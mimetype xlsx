--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,194 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 11:14</t>
-[...32 lines deleted...]
-    <t>Balan�as de Mercado</t>
+    <t>Lista gerada no: 02/04/2026 01:13</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-620 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-619 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-911 / ZOOM / RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ROBOT ASTRONAUTA TUCANO TC-112</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4400 / ADVENTURE</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>KIT FACAS SWISS LINE GX5005G - 6 PCS - BRANCO</t>
+  </si>
+  <si>
+    <t>Talheres</t>
+  </si>
+  <si>
+    <t>3NSTAR</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO BEB� VGR V-151</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>DEPILADOR - REMOVEDOR ONIDA ON-2224 - 2 EM 1 - 2V</t>
+  </si>
+  <si>
+    <t>Maq.Nasal</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>DEPILADOR ONIDA ON-2225 5 EM 1 - 2V</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>CELULAR  XIAOMI POCO X7 5G / 512GB / 12 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>TECLADO PARA PC - USB RAPOO NK2500  - ESPANHOL</t>
+  </si>
+  <si>
+    <t>Teclados</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>TV 55'' SMART LED  MTEK MQK55FSGU LED / 4K / SMART / AND</t>
-[...47 lines deleted...]
-    <t>FOGAO A GAS  ECOPOWER EP-3040 - 2 BOCAS</t>
+    <t>JARRA ELETRICA MOX MO-EK24 - 3L - AZUL - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 64GB / 3 RAM / DOURADO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 64GB / 3 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 128GB / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 / 128GB / 4 RAM / DOURADO</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA MEGASTAR ER68 - 220V</t>
   </si>
   <si>
     <t>Fogoes</t>
   </si>
   <si>
-    <t>GARRAFA TERMICA INFANTIL - STITCH - INOX - 1000ML</t>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA INFANTIL EDUCATIVA INTERATIVA - 350ML</t>
   </si>
   <si>
     <t>Termica</t>
   </si>
   <si>
-    <t>LAMPADA LED ECOPOWER EP-7905 - 95W</t>
-[...23 lines deleted...]
-    <t>RELOGIO DE PAREDE SATE AC-T7031 / VERMELHO / ELETRICO</t>
+    <t>FONE DE OUVIDO G-TIDE L11 BLUETOOTH - ROSA</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>ADAPTADOR USB/TIPO C - SATELLITE  AL-11</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9affaa4cfed05ed9d170632b8bc9515e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ceb3978ede5cdb37f152ac14ef63ca3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec2312930914e7551fb241e4fb148.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a7ec75f35c570113b129ffb12fae74.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d5626bc87c1bcde1d22aa19ea00cf.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab48aac227b18222b09f1758fed38.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35faf3fb9be9d23a8d044d3ac9590aa7.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c3aec0beb2468c9ccaf63453c7143.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914c3f3fd5e6f6ce02d7ed15b24e3f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8476b5c9c0e3436d0a3f61c7b622c7d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4cef61978c5f66dd274389d71ecff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce099840a2ff2b963bec93c87be5d20f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478257758357cb5fd2f9b94f6d663fd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07036c3e0fd2f1569f5f84cd90923e93.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f69c7a6bbcab360d42f92af4f0bb3e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559e5aa3712ccaadc6678a0cca0389e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6366d7fb2af7cd31280425251d5bd.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a04810df059288b968fe62218958b50.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f347d60f3b1ba9412226dfce390f3f4b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0744b9a2d2d6a95046ca103f2b5d28ae.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa24f4d26e400714d7148f6eb1ea7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b5dfa5533ad44127f74e2a5315b10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f475e1e86a1da1740de2b7d6c95818.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47e3a00c8937a9e01186466e23df83.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc8bde5ced35e1547a92d3459f106.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473339d7cd37a54519595626852aa75d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc7a1fb14df95a86f2f153ec3270a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8bc3e1de7fdf12827531d9bb38e6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b6987cebe7cb4a6b8ace4127a49a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f5d69d84c68c61cb257c9c4fcd2f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d32eee0dfaf1badfcffdf6350570c1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cdc5f1dbfd9faddb6a6965dd414ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba61ce5347462c80eca8c065b7c80e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898775b380d426b503bfdf2d9180896f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4aca521c024570d3dde2a331da2b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5740f99a671d74dc431e2ae6b0ac9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0ca440f5ba348bdc030dc299ec6b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3271a403057bc9bbcc6acc568f50a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd437d0f79b2dafc993fb9453d10e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c0ee01bf721ec52a2f68b49c5654f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>558051</v>
+        <v>560894</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>558143</v>
+        <v>560900</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>33.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>558150</v>
+        <v>560917</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>33.0</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>558167</v>
+        <v>560924</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>28.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>558174</v>
+        <v>560962</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>28.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>558259</v>
+        <v>560986</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>28.5</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>558266</v>
+        <v>561020</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>315.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>558273</v>
+        <v>561044</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>35.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>558303</v>
+        <v>561051</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
+        <v>27</v>
+      </c>
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>40.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>558310</v>
+        <v>561099</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="F11" s="3">
-        <v>26.0</v>
+        <v>298.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>558334</v>
+        <v>561136</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>45.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>558365</v>
+        <v>561167</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>133.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>558372</v>
+        <v>561181</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>82.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>558402</v>
+        <v>561198</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>10.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>558419</v>
+        <v>561204</v>
       </c>
       <c r="C16" t="s">
         <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>14.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>558426</v>
+        <v>561228</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>29</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>18.5</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>558433</v>
+        <v>561273</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
         <v>42</v>
       </c>
       <c r="E18" t="s">
         <v>43</v>
       </c>
       <c r="F18" s="3">
-        <v>18.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>558440</v>
+        <v>561341</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
         <v>45</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F19" s="3">
-        <v>19.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>558457</v>
+        <v>561389</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>8.25</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>558464</v>
+        <v>561471</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="F21" s="3">
-        <v>22.0</v>
+        <v>1.3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>