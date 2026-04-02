--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 01:13</t>
+    <t>Lista gerada no: 02/04/2026 02:52</t>
   </si>
   <si>
     <t>LANTERNA POLICE TUCANO TC-620 - RECARREGAVEL</t>
   </si>
   <si>
     <t>Lanternas Police</t>
   </si>
   <si>
     <t>TUCANO</t>
   </si>
   <si>
     <t>LANTERNA POLICE TUCANO TC-619 - RECARREGAVEL</t>
   </si>
   <si>
     <t>LANTERNA POLICE TUCANO TC-911 / ZOOM / RECARREGAVEL</t>
   </si>
   <si>
     <t>PROJETOR LASER ROBOT ASTRONAUTA TUCANO TC-112</t>
   </si>
   <si>
     <t>Projetores de Luzes</t>
   </si>
   <si>
     <t>TRICICLO ELETRICO FOSTON GT4400 / ADVENTURE</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffa24f4d26e400714d7148f6eb1ea7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056b5dfa5533ad44127f74e2a5315b10.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f475e1e86a1da1740de2b7d6c95818.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f47e3a00c8937a9e01186466e23df83.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc8bde5ced35e1547a92d3459f106.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473339d7cd37a54519595626852aa75d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26abc7a1fb14df95a86f2f153ec3270a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8bc3e1de7fdf12827531d9bb38e6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211b6987cebe7cb4a6b8ace4127a49a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11f5d69d84c68c61cb257c9c4fcd2f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d32eee0dfaf1badfcffdf6350570c1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cdc5f1dbfd9faddb6a6965dd414ef.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba61ce5347462c80eca8c065b7c80e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898775b380d426b503bfdf2d9180896f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb4aca521c024570d3dde2a331da2b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e5740f99a671d74dc431e2ae6b0ac9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da0ca440f5ba348bdc030dc299ec6b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3271a403057bc9bbcc6acc568f50a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd437d0f79b2dafc993fb9453d10e0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265c0ee01bf721ec52a2f68b49c5654f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da428e9e13ec949871b83902fbafd77.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edf2d02fc33a197e38c3d1cfca8fa8d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d58c1fbac3c5ce4d61647c3690199.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b5410da71f964d5b024a4495e5f2d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a24da05e15c949d000a72a5e31e27.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80659b0c97f0c74b96f9f7540d047caf.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d4746e8c92249930b30198e7bca34.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05e7ec7585e392aad7a08ab953112.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada41424e1b20f2c3139c135288add48.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aaba825d48236b1920d8655231dab1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e526c223e456accf5fb7b1790c4cd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769f8a4c8227386e18ec9229fa9bb3fa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4c016777bd5c971d48352dbc2890f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168d55c4ef86fb5f38bed519634860c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd08501221d8dd25bdd6fe8da0bb00a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042cb55e84360cb10b600aa893d080ce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5623532b13950cf85442a9dc335242.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1438a18207577bd0b86ddca891f6dc3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba249f3853c0b618f2192c966a9526.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f297c79d49cdfadeb3277fc19f91cfc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>