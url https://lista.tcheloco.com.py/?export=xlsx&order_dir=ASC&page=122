--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -14,230 +14,191 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 12:33</t>
-[...44 lines deleted...]
-    <t>MAQUINA PARA CORTAR PELO WAER WA-1950 RECARREGAVEL -  6 PCS</t>
+    <t>Lista gerada no: 06/04/2026 07:21</t>
+  </si>
+  <si>
+    <t>TRIPE TUCANO TC-3366</t>
+  </si>
+  <si>
+    <t>Tripes p/camera</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>TRIPE TUCANO TC-3600</t>
+  </si>
+  <si>
+    <t>SECADOR / ALISADOR 2 EM 1 TUCANO TC-650 - 220V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>SECADOR / ALISADOR 2 EM 1 TUCANO TC-650 - 110V</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA TUCANO TC-815 - 110V</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA TUCANO TC-815 - 220V</t>
+  </si>
+  <si>
+    <t>SECADOR DE UNHA LED/UV TUCANO BM-3 - 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-8055</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-620 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-619 - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-911 / ZOOM / RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>PROJETOR LASER ROBOT ASTRONAUTA TUCANO TC-112</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO FOSTON GT4400 / ADVENTURE</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>KIT FACAS SWISS LINE GX5005G - 6 PCS - BRANCO</t>
+  </si>
+  <si>
+    <t>Talheres</t>
+  </si>
+  <si>
+    <t>3NSTAR</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO BEB� VGR V-151</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
-    <t>WAER</t>
-[...2 lines deleted...]
-    <t>CELULAR XIAOMI NOTE 14 5G 256GB / 8 RAM / PRETO</t>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-102 BARBA/CABELO 6 EM 1 / LCD</t>
+  </si>
+  <si>
+    <t>DEPILADOR - REMOVEDOR ONIDA ON-2224 - 2 EM 1 - 2V</t>
+  </si>
+  <si>
+    <t>Maq.Nasal</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>DEPILADOR ONIDA ON-2225 5 EM 1 - 2V</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>CELULAR  XIAOMI POCO X7 5G / 512GB / 12 RAM / PRETO</t>
   </si>
   <si>
     <t>Celulares Xiaomi</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>BALAN�A DIGITAL DE BAGAGEM SATE A-WS7707</t>
-[...95 lines deleted...]
-    <t>WINNINGSTAR</t>
+    <t>TECLADO PARA PC - USB RAPOO NK2500  - ESPANHOL</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -260,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86268976e3367cebac050412f47a84.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f16b9feae1554d20d3486e8641f3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590b70b27e71bdab38b2e7190a6e713.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c10e479a2d93474108c17af2aaee451.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852147ab11f86f39fcbaadb61704aa68.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8c5b0b82188fea64552548b0a1701.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910e7ea01218e6e3124b9ff6c38263c.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc579c0f39be799f6789bee4c7972.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb33ae812257f0a73afff7299453fa5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e198c1d15e3dd9037867c12c6f9d0e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fd925c5707068ecf49b47be058c29.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10ab064c83b4c4d030ce301bd25e47.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5ef4b559a2f3d80c7cf6d42707c1d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f49ef577aeb7701ab18156f4f9169c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886b0e1c6ce9d06962fbe0cb39c106.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61034acb5d95797ffe6566e2de22ba38.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d97d5404ec157b45563bc44550c25.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a534791427edfd24c7859d690a2c3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaf5e8bb30d183f05bca01a0d8eff2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb781ef701ef6f9d94fe6ea6127bfb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78b90edca1d3ffff4db4fd0068236f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3a18844abeb4f37a8455882fe74b5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e248e5d906afc6bbd7a78f633f546.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bc995ccd726957b003ce09d8813b0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb677f9765452fda29c18cb1cc46f81.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab68fe6cdcb3c02967d09fa72df046.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172643b24332c07b874de79b2ca9740.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493e538b0fdd9979114250de5df9699.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5d4f0fc04a5b19d804cd300bcbd50.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec76e5fe2e6f196c304bf88bc7147ff4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299ad2a0f0aee3a9e6977ea0b6464ef.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc5f05912d0648eeefb37afac71d3a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b17bc1d10afd2c18367eeef0f842d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202dedcb17b869a0431f67e857417761.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9cf415a7c59cc5000a39a0d0fb24f.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88cdb5456b10f404c07e8064f10687c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48317303e08a03ce42f56e52f745b47.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6823994ade69f20ce6d20c72286afe2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0270b1ac4aa0dd3d9a90e262c0c04.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566e7c84a33f304a80caf78f3bc04ea.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1171,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>557207</v>
+        <v>560818</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>32.0</v>
+        <v>19.75</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>557214</v>
+        <v>560825</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>21.0</v>
+        <v>21.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>557276</v>
+        <v>560832</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>557368</v>
+        <v>560849</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>26.0</v>
+        <v>11.8</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>557375</v>
+        <v>560856</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>33.0</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>557382</v>
+        <v>560863</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>4.0</v>
+        <v>17.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>557443</v>
+        <v>560870</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>188.0</v>
+        <v>10.75</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>557474</v>
+        <v>560887</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>5.0</v>
+        <v>6.8</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>557504</v>
+        <v>560894</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="D10" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>197.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>557658</v>
+        <v>560900</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>5.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>557665</v>
+        <v>560917</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>12.8</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>557726</v>
+        <v>560924</v>
       </c>
       <c r="C13" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="D13" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>52.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>557740</v>
+        <v>560962</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>85.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>557771</v>
+        <v>560986</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="F15" s="3">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>557832</v>
+        <v>561020</v>
       </c>
       <c r="C16" t="s">
-        <v>46</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>47</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>17.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>557856</v>
+        <v>561037</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>35</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>23.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>557900</v>
+        <v>561044</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="F18" s="3">
-        <v>8.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>557962</v>
+        <v>561051</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>2.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>557986</v>
+        <v>561099</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="E20" t="s">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="F20" s="3">
-        <v>65.0</v>
+        <v>298.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>558044</v>
+        <v>561136</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>53.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>