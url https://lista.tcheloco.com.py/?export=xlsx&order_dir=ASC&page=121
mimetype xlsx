--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,203 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 12:45</t>
-[...35 lines deleted...]
-    <t>Liquidificadores / Mixer</t>
+    <t>Lista gerada no: 02/04/2026 03:24</t>
+  </si>
+  <si>
+    <t>SUPORTE DE CELULAR PARA MOTO/BICICLETA LUO LU-479</t>
+  </si>
+  <si>
+    <t>Acess. para Moto</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>SUPORTE DE CELULAR PARA CARRO LUO LU-484</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>CAMERA IP - ESPIA SATE A-W10</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>TRANSMISSOR BLUETOOTH SATE A-MP45 - RGB LED</t>
+  </si>
+  <si>
+    <t>Transmissores</t>
+  </si>
+  <si>
+    <t>CARREGADOR FUENTE ECOPOWER EP-7059 2 USB - 2.4A</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR FUENTE ECOPOWER EP-7042 - 2 USB-A / 1 USB-C</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 14 PRO 5G 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>NIVEL L�SER AUTOM�TICO TOTAL TLL306505 / 30MT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>CAIXA DE FERRAMENTAS COM FURADEIRA WADFOW WDT1B77 / 12V / 77 PCS</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA SKALETT SC-20-A - 2L - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PC MOUSE ECOPOWER EP-K010</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>BOLSA PARA GATOS GA-0185</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>LEVEL</t>
+  </si>
+  <si>
+    <t>CONSOLA GAME BOX LUO LU-SY14 - 666 JOGOS</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE NAKAMICHI SUB 12" NSW-Z1206D4 (2 VIAS)</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>CABO HDMI 15.00M - BEST CHOICE</t>
+  </si>
+  <si>
+    <t>Cabos /Adapt HDMI</t>
+  </si>
+  <si>
+    <t>FOGAO A GAS RAF R.8034 - 1 BOCA</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>TELEFONE COM FIO N.INC KX-T888 BINA - PRETO</t>
-[...8 lines deleted...]
-    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M17</t>
+    <t>SECADOR DE UNHA HAND PILLOW NAIL 17430</t>
   </si>
   <si>
     <t>Cuidados pessoais</t>
   </si>
   <si>
-    <t>SATE</t>
-[...74 lines deleted...]
-    <t>LANTERNA RECARREGAVEL ECOPOWER REC. 8516 - 25W</t>
+    <t>GRILL MARYLAND MR-1012 CERAMIC - 180� - 110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>MARYLAND</t>
+  </si>
+  <si>
+    <t>BALANCA BANHO DIGITAL ECOPOWER EP-3072</t>
+  </si>
+  <si>
+    <t>Balan�as de Banho</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8109</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52881a0e7406830f72e391b3a760bb.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4e98d6a09dd568188df399e3a319ca.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb0ea8df24de2be6ac7bd485d48a11.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dc6f6bdb8db83c6a2e51a3dc26b35.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f9b458c57f64a6aa495f4954e10d2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb91de6e685908126f9a5be0476de62.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac88d50d64c18e197e815d17dc030.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22cc2440aa5a0be0f6339cfcbd1d0a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d387062b979fa77620e928cfcf459b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39869f8d0ed7b4230507401044455d2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91403510e156e13c21bba2aceeaf3779.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eec1573fefd9cf570416d92438121.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5469b623aff42f11f80c2b4ad79d9c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91335102e727a080783b9ec13e418c0f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f157580248ee47a2b7b5ef492262ab62.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5445c062ac9ce2bae5f370d5b50db46.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd2a7b0ecbda5babf16a8c2943c8ed5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43992d9a94b7dce8001e834b21251b9a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba7915a94a0c4a3e7536b57a5e3323.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27434e4caacf6fe7a67bd6d40e8d240.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355150f239750a98fa63520e0985db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180d81913b8896270e6ff556c1ec917.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d1b11c41755d3ec249639f5fae53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571831dd540df8f81e1134f922f65d86.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f78d9cfe6f4fe472f10a8f53b814.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487803c5f39570aaa751265980606d5d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea3680617b59daf47518b96c6463e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf36cd342d6ac28ae41890291f1c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412056d67565f4954f710cae5ef864e5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541def3bcb53046975032b5262d1b9fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ce9cda31be38be38e572ee78599fd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9cf555f8ad10b7589fd2ab01bdb4d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a9addc5d7f84abbfd778050d6877.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e50eaa6c4e0580910a0b37a0b04d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c7f1961d406cf0d13b7ca2b8f084.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa7e61cac9c507691993c959960d5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c3ba3a0e31a3751587364e224f00.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd397ff382e9e86a4538526ef33fda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb1190bdf697dc841cebfd435bac9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345d0e2e935b36967348db8bb8b967.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="21.138" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>556576</v>
+        <v>559270</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.6</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>556613</v>
+        <v>559300</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>3.6</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>556620</v>
+        <v>559317</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F4" s="3">
-        <v>3.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>556668</v>
+        <v>559324</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
+        <v>16</v>
+      </c>
+      <c r="E5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>28.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>556736</v>
+        <v>559379</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
         <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>23.0</v>
+        <v>1.65</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>556750</v>
+        <v>559393</v>
       </c>
       <c r="C7" t="s">
         <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>8.0</v>
+        <v>1.45</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>556804</v>
+        <v>559485</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
+        <v>22</v>
+      </c>
+      <c r="E8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>6.0</v>
+        <v>254.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>556811</v>
+        <v>559546</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
+        <v>25</v>
+      </c>
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>6.5</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>556897</v>
+        <v>559652</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>8.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>556934</v>
+        <v>559669</v>
       </c>
       <c r="C11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D11" t="s">
         <v>29</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>30</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>79.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>556941</v>
+        <v>559683</v>
       </c>
       <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>19</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>556996</v>
+        <v>559706</v>
       </c>
       <c r="C13" t="s">
+        <v>33</v>
+      </c>
+      <c r="D13" t="s">
+        <v>34</v>
+      </c>
+      <c r="E13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>1.8</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>557009</v>
+        <v>559775</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>6.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>557016</v>
+        <v>559812</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>9.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>557054</v>
+        <v>559904</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
         <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>69.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>557085</v>
+        <v>559959</v>
       </c>
       <c r="C17" t="s">
+        <v>43</v>
+      </c>
+      <c r="D17" t="s">
         <v>44</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>45</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>68.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>557108</v>
+        <v>559966</v>
       </c>
       <c r="C18" t="s">
         <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E18" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F18" s="3">
-        <v>74.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>557115</v>
+        <v>559973</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>25</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>64.0</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>557184</v>
+        <v>559980</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F20" s="3">
-        <v>9.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>557191</v>
+        <v>559997</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>19</v>
       </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>4.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>