--- v1 (2026-04-02)
+++ v2 (2026-04-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 03:24</t>
+    <t>Lista gerada no: 02/04/2026 05:07</t>
   </si>
   <si>
     <t>SUPORTE DE CELULAR PARA MOTO/BICICLETA LUO LU-479</t>
   </si>
   <si>
     <t>Acess. para Moto</t>
   </si>
   <si>
     <t>LUO</t>
   </si>
   <si>
     <t>SUPORTE DE CELULAR PARA CARRO LUO LU-484</t>
   </si>
   <si>
     <t>Acess. p/ Celular</t>
   </si>
   <si>
     <t>CAMERA IP - ESPIA SATE A-W10</t>
   </si>
   <si>
     <t>Cameras IP</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
@@ -245,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5355150f239750a98fa63520e0985db.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7180d81913b8896270e6ff556c1ec917.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea3d1b11c41755d3ec249639f5fae53.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571831dd540df8f81e1134f922f65d86.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9897f78d9cfe6f4fe472f10a8f53b814.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487803c5f39570aaa751265980606d5d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ea3680617b59daf47518b96c6463e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bf36cd342d6ac28ae41890291f1c1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412056d67565f4954f710cae5ef864e5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541def3bcb53046975032b5262d1b9fa.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ce9cda31be38be38e572ee78599fd.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9cf555f8ad10b7589fd2ab01bdb4d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a3a9addc5d7f84abbfd778050d6877.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75e50eaa6c4e0580910a0b37a0b04d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef52c7f1961d406cf0d13b7ca2b8f084.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efa7e61cac9c507691993c959960d5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1c3ba3a0e31a3751587364e224f00.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd397ff382e9e86a4538526ef33fda.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ecb1190bdf697dc841cebfd435bac9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5345d0e2e935b36967348db8bb8b967.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b682cf003792a9dcf7f4d8db09ed350.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682528689e4bb4a96fd0829f640760f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0998bd031221791ef02b2ac0eb31b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5657cabe3c14c96808c988c193d4798.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0c1627f3fc98e60f182410d6e4ee43.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee8d320e46d36fd0b5d4fa0bfa5d882.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23faed6cc51fb21ca3477845b80c360.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e950c3336882484208d3636d47056a.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f05175e766b5999283e15855d06e576.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe2fa296c1e4e109d1902d17a7940c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f748f6163987652f19987f5aeeada.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec046dab082c8e97923b189e5730eb8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940fcb4a4cc435798edec2b5ac29809.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf789849665302edb4be379a89ccd81.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a741d43db3478cec4d747c6068759b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003bdc9d8bcd180d986c416e1d617e07.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c1771b145761d124d2995dde23a5d3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac4d75bb5ce695286672a14e2a3def.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27878e2f162cdd822f5ab819474adaa7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7dadcbdac11b90a06cb15a78ce0911.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>