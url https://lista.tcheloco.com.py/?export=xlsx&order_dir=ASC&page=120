--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,182 +14,173 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="41">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 13:56</t>
-[...14 lines deleted...]
-    <t>Speakers Grandes</t>
+    <t>Lista gerada no: 02/04/2026 05:41</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM8902A - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM8902R - 220V</t>
+  </si>
+  <si>
+    <t>RADIO MEGASTAR  RX-65BTD AM/FM / USB / BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>KIT DE PORTA MANGUEIRA TOLSEN 57225</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOLSEN</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO ELETRICA ECOPOWER EP-3634 - 5L - 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>COPO TERMICO 473ML - GREMIO</t>
-[...23 lines deleted...]
-    <t>Fritadeiras / Air Fryer</t>
+    <t>PANELA A PRESSAO ELETRICA ECOPOWER EP-3633 - 4L - 220V</t>
+  </si>
+  <si>
+    <t>BEBEDOURO AUTOMATICO PARA PARA ANIMAIS SATE A-MSWF072</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>POTE DE ALIMENTOS PARA ANIMAIS SATE A-DPF01</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER127 1.8L - 110V - AZUL</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER127 1.8L - 110V - VERMELHO</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER220 1.8L - 220V - VERMELHO</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA BAK BK-HER220 1.8L - 220V - AZUL</t>
+  </si>
+  <si>
+    <t>MONITOR PORTATIL BAK BK-P1401 - 2 TELAS</t>
+  </si>
+  <si>
+    <t>Monitores</t>
+  </si>
+  <si>
+    <t>MONITOR PORTATIL BAK BK-P1561B - 2 TELAS</t>
+  </si>
+  <si>
+    <t>MONITOR PORTATIL BAK BK-P1563T 15.6"</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2261 USB - SD - BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2271 USB / SD / BLT</t>
+  </si>
+  <si>
+    <t>GRILL - STEAK MACHINE RAF R.568 - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>FRITADEIRA RAF R.5251 INOX - 3.0L - 220V</t>
-[...59 lines deleted...]
-    <t>FOGAO PORTATIL A GAS ECOPOWER EP-3631</t>
+    <t>PANELA ELETRICA ECOPOWER EP-3635 - 220V</t>
+  </si>
+  <si>
+    <t>PANELA ELETRICA ECOPOWER EP-3636 - 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -212,51 +203,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0f6cb6a35b7a3b277fe33a5a8a38c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad387010b0a41938b0b0afa70ad74c7.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119390b2f5a445de6ef0c1646c21d014.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304487f62140ce7f2faa6ce38beba21.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb84a8058c4b35491828ab49987d28.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065d1ec0afa15c22d7e038346e6a84f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f273b48a4acf99ff65d0b4c66cf202.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3667ccf9f3ebe649d561170ca701187.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b5bb1fe3931ffeeaa0b57e6a1df87.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde82ec24f4af7ff0c8415ad496d78c1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b2f4f188fea70bee5f53bd027a118.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8313565f1ad0bf265d0776fbb3fe97e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd50cb72492bcfea8e8bbc4abf244a4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18efce9df4c0c11b07f3964379c6ee1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e2c22f2033b81cd4c760a30182aeb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169171725dcea6d16848ad1a40b9e6a8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db666244d46155fab2295114a92d2d58.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191072c0cb313342a9a80eccadcaf04.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e963c7d3cae7e6cc65cb8857e6e2e98d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a332c805b52499668e24142db6f59da.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f3753d7f48057fb24dcc37a04939f8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b611ef1404bd494fc2646c6f83f542a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62c0d18b3479d1e999c910ff61a038.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7e0cbb5c3b1a2fdc104648852f448.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430214da5c5cef1e0b63cac292cc588c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06051f4d7848400b3fbc9320d39be61.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7694eb5efdda4ef03fd87ae8f5b79a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59217a5841e0653d8543737f471542e1.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610697739bd55d644a0e7ddaf166d09f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a9e44981070f29d23efe22410b319.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1b8e27a0d8bb67487bfdd86019c39f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a0c4b051bc7b325d9dec24b434a82.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543151806d6e8a863596d389129f279e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bcbf958d0ac04f5d14902c5e5c8e7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b946d1761972c3619742a6ea7eb6efb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f65db5298f3ff3b2d391ec6be7af7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a25107cbdff68e46ba5eaca101ed9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd30255d2b6528626632cd3fa2d050.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53208a45e57f4553697b262d562542e7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f230536b8f8cc6c45da1e621eeec75.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1124,416 +1115,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>556262</v>
+        <v>558808</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>556279</v>
+        <v>558815</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>54.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>556286</v>
+        <v>558822</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>4.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>556293</v>
+        <v>558860</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>4.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>556309</v>
+        <v>558891</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>556316</v>
+        <v>558907</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>17</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>4.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>556323</v>
+        <v>558969</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>4.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>556347</v>
+        <v>558983</v>
       </c>
       <c r="C9" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>21</v>
       </c>
       <c r="E9" t="s">
         <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>29.5</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>556354</v>
+        <v>558990</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>35.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>556361</v>
+        <v>559003</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
+        <v>8</v>
+      </c>
+      <c r="E11" t="s">
         <v>25</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>7.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>556385</v>
+        <v>559010</v>
       </c>
       <c r="C12" t="s">
         <v>27</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E12" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>19.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>556415</v>
+        <v>559027</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>8</v>
       </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>20.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>556453</v>
+        <v>559041</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>25.5</v>
+        <v>244.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>556477</v>
+        <v>559058</v>
       </c>
       <c r="C15" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F15" s="3">
-        <v>70.0</v>
+        <v>254.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>556484</v>
+        <v>559065</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F16" s="3">
-        <v>37.0</v>
+        <v>134.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>556507</v>
+        <v>559089</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F17" s="3">
-        <v>33.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>556521</v>
+        <v>559102</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F18" s="3">
-        <v>10.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>556538</v>
+        <v>559133</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>556545</v>
+        <v>559157</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>9.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>556552</v>
+        <v>559164</v>
       </c>
       <c r="C21" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D21" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F21" s="3">
-        <v>9.8</v>
+        <v>32.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>