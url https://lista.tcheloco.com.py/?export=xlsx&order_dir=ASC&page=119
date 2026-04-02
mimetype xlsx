--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,206 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 13:52</t>
-[...11 lines deleted...]
-    <t>FITA MAXELL 8MM (POR UNIDADE)</t>
+    <t>Lista gerada no: 02/04/2026 05:23</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7012 / VERDE / ELETRICO</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7022 / AZUL / ELETRICO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7031 / VERMELHO / ELETRICO</t>
+  </si>
+  <si>
+    <t>COMPRESSOR DE AR PORTATIL FOSTON</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>MAXELL</t>
-[...20 lines deleted...]
-    <t>Celulares Xiaomi</t>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>TORRADEIRA PARA FAZER SOBREMESAS DSP KC1007 - 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>BONECO PELUCIA STITCH QUE RESPIRA - CON PILHA AAA 3 - AZUL</t>
+  </si>
+  <si>
+    <t>Brinquedos</t>
+  </si>
+  <si>
+    <t>JOGO MORDIDA FEROZ STITCH - CABE�A MORDE</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA VIVO STAR DL-400 - 2V</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR XIAOMI P16ZM / 10000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
   </si>
   <si>
     <t>XIAOMI</t>
   </si>
   <si>
-    <t>TWEETER JBL ST450 TRIO 300W RMS</t>
-[...47 lines deleted...]
-    <t>MOTOSERRA TOTAL TGSLI20686 - 20V</t>
+    <t>ESPREMEDOR PORTATIL SATE A-MLP41 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBA TUCANO TC-99 RECARREGAVEL - DOURADO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA CORTAR CABELO TUCANO TC-L7</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR BARBA / CABELO TUCANO TC-T58</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-906</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-622</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-901</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PORTATIL PISTOLA MEGASTAR FMA4N - 5 PCS</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>LAVA JATO PORTATIL MEGASTAR LA-002 - 108PS</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>TOTAL</t>
-[...35 lines deleted...]
-    <t>CORTINA DE LUZ LED MEGA STAR LS20 2X2M - COM APP</t>
+    <t>JARRA ELETRICA MEGASTAR TM8902A - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM8902R - 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e713ebcc3b0c9723776d4f8253b30.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21000dd301900e0edd674dd410b23939.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8705953328fe02412acaa7c860b2bf.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8583069d3b8e057bd29fc12c579f10c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc4df3bc59b985b20985a335009611.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a358f0dd7660481156ba401c6ab46.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f208111037801116ef1515a0505f16b4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4849ba31bbc2a6c3f8e2e1fddce3aa07.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a097a7439d902f6878bddffa14a457db.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dac8b7d3a7ce70f51eeadbaf4993f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f5f48be3bbac0e68f2b3acc46a20b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259acf3c9319abc7e531e7e59fc91306.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee54ee4f1935cdfd10c73418778050.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c51c3bac553d62094a50c03bcf732bb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2082e63eb4d0b694bc43f97ed7310e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbda8c29f44bf03cac79952b22cfa15.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f6a8c98d59079246d77e2a6cfce2b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b9de396541e6fe4c0388d30ed5fe9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cd0d3135e1b28a0d43861031f8d8d.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7380e0c7b8800a6034dfce80edee6e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da905fa4be56c13851c6193c4a029cce.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542da7b842b5a0171798b3e13ac29fb8.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0043103d86e46fb94c567679bef2fd6e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3116cba2c4ebbdbdb192e2b0280ad355.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6d5e7efd268f30e7174af524c6524.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aba77b7c2a6df6247fc90ca75dd818.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e48890d403176dfe0f6c464ec8aec5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb59f92bb8622bbaaacc92438a93c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385cd8ca1e6f14fbdbeb2b8d3f065af9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496a15e4c92a69a5dee2772324a1261.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2251a6729709703da3c9c018ec2d08d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76da738a975b17348b1a9f0af1a4998d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26b50386917f01b6ace1cdecaff597b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5169a917cbaeeed01e0b01302f3730c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e867d294990d7857ab2e01317806611a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e62a4e828fc005e26bb048f36a667b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c64bb5572d99d61cff38409231bf8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff820439e2851cf50aa5abbc5cc8ba35.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d390fd3bc73b9f11ff0b80763841d0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e36334803a74d9cf0779ccb2f1d4c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>555715</v>
+        <v>558433</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>27.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>555722</v>
+        <v>558457</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>2.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>555760</v>
+        <v>558464</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>9.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>555791</v>
+        <v>558518</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>0.88</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>555807</v>
+        <v>558525</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
         <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>1.18</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>555821</v>
+        <v>558631</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>133.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>555852</v>
+        <v>558648</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>48.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>555869</v>
+        <v>558655</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>48.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>555890</v>
+        <v>558679</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>349.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>555951</v>
+        <v>558693</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>555975</v>
+        <v>558716</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>28.0</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>555982</v>
+        <v>558723</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>3.6</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>555999</v>
+        <v>558730</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>8</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>68.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>556033</v>
+        <v>558754</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F15" s="3">
-        <v>125.0</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>556064</v>
+        <v>558761</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F16" s="3">
-        <v>5.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>556071</v>
+        <v>558778</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>34</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="F17" s="3">
-        <v>3.5</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>556156</v>
+        <v>558785</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>49.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>556163</v>
+        <v>558792</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="F19" s="3">
-        <v>53.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>556217</v>
+        <v>558808</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F20" s="3">
-        <v>39.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>556224</v>
+        <v>558815</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>40.0</v>
+        <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>