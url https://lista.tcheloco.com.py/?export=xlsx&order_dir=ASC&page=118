--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -14,218 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 14:55</t>
-[...14 lines deleted...]
-    <t>Acessorios Para Bike</t>
+    <t>Lista gerada no: 06/04/2026 07:21</t>
+  </si>
+  <si>
+    <t>BALAN�A GANCHO SUNLIGHT 13325 - 1000KG</t>
+  </si>
+  <si>
+    <t>Balan�as de Bagagem</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MIXER BRITANIA BMX400P 400W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8751  6.68" BT - USB</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FOGAO A GAS  ECOPOWER EP-3040 - 2 BOCAS</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA INFANTIL - STITCH - INOX - 1000ML</t>
+  </si>
+  <si>
+    <t>Termica</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ADAPTADOR TOMADA 3 PINOS UNIVERSAL PADRAO BR</t>
-[...8 lines deleted...]
-    <t>Fone sem fio</t>
+    <t>LAMPADA LED ECOPOWER EP-7905 - 95W</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7011 / AZUL / ELETRICO</t>
+  </si>
+  <si>
+    <t>Relogio de parede e mesa</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7012 / VERDE / ELETRICO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7022 / AZUL / ELETRICO</t>
+  </si>
+  <si>
+    <t>RELOGIO DE PAREDE SATE AC-T7031 / VERMELHO / ELETRICO</t>
+  </si>
+  <si>
+    <t>COMPRESSOR DE AR PORTATIL FOSTON</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>TORRADEIRA PARA FAZER SOBREMESAS DSP KC1007 - 220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>BONECO PELUCIA STITCH QUE RESPIRA - CON PILHA AAA 3 - AZUL</t>
+  </si>
+  <si>
+    <t>Brinquedos</t>
+  </si>
+  <si>
+    <t>JOGO MORDIDA FEROZ STITCH - CABE�A MORDE</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA VIVO STAR DL-400 - 2V</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR XIAOMI P16ZM / 10000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR PORTATIL SATE A-MLP41 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBA TUCANO TC-99 RECARREGAVEL - DOURADO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
     <t>TUCANO</t>
   </si>
   <si>
-    <t>FILTRO DE LINHA SATE A-R242 2500W - 2M</t>
-[...110 lines deleted...]
-    <t>MULTIPROCESSADOR DE ALIMENTOS MOLIMIX POWERCHOP MPA-500 - 110V</t>
+    <t>MAQUINA PARA CORTAR CABELO TUCANO TC-L7</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR BARBA / CABELO TUCANO TC-T58</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c404dc6fbc06900ed4c9144af5a10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddecad52e0911717ab6ccd13c6bf227.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c582328ad37dc9fc70420a8b11d53e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4778379c03acd6b9a272c93e386d9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527838e899b69b2d2f9d679a72f1a744.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811aeb6a443e5692c60c61bb91e8b9e6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6876325a1431b8f1e7c1cce8d8dc4168.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8656f0c11fce61b7c4e4f7bd87f3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e0c8c6de36f665d0285381a40760b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221d7913eb79ee2e29b58631c81f003.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e01123078d7760de96f854a7c6447d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e31ec398fed48c4f384a95325f600f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81492e907d25ba2fab2866a6e2ebe60b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31483f9baf6e6aba99adaf0ecd9ddb04.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c0a2e6a74dc9f9ff558280dcfc6025.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6deb98179cda84d97d9b034fcbd37db.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f0e2897bc5a79700c1af8e884c43c0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef65205e8f723b5fcd8c9a76b222e61f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de84a9661614e60e8861c65780f25dd.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc8684f75152aa55cef926cea02970.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04d2ddb0b89469679a793aa3a19c74.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e2ba202dcd8321c0fa01641a16bc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15755ab7e66f14be8d3d2ac665986e98.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ac6e1535a9f8c37286cbe0c8b44b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8472b668c88b00da84045e97c00637fe.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3d48119a07cc8b8d13207298d432a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670a2076d74d30f4e188b41af014fedb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdcc34805613963c7e54367b2fe9dfd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d60e0398846f484fca1d267f3310b0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e549a515f8b4b944bf998a56f784d9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b596c56d87a9bc3d450c63d0868f2e11.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a4fbe98aa23e3efdb1b6984e2cd9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91657307ef3733861687be4c7d6d2008.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36907a7f2d45ec875c657268ff122f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab03dd2bae8a25ec366628a9aa5051d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c6ac584eafff0aba878e6206b16494.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05492cffb7d34521dcc011fc395082e0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736001cd9e27272a08e7ece2a1b641aa.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f4b40d6acf9fcbddacf12943e8f33.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37db11c0c90c10d848e932b198e2eb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>554961</v>
+        <v>558303</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>15.5</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>554978</v>
+        <v>558310</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>1.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>555012</v>
+        <v>558334</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>1.1</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>555029</v>
+        <v>558372</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>17</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>8.5</v>
+        <v>82.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>555043</v>
+        <v>558402</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>3.8</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>555128</v>
+        <v>558419</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>225.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>555258</v>
+        <v>558426</v>
       </c>
       <c r="C8" t="s">
         <v>23</v>
       </c>
       <c r="D8" t="s">
         <v>24</v>
       </c>
       <c r="E8" t="s">
         <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>20.0</v>
+        <v>18.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>555265</v>
+        <v>558433</v>
       </c>
       <c r="C9" t="s">
         <v>26</v>
       </c>
       <c r="D9" t="s">
         <v>24</v>
       </c>
       <c r="E9" t="s">
         <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>20.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>555272</v>
+        <v>558457</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>555289</v>
+        <v>558464</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>75.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>555449</v>
+        <v>558518</v>
       </c>
       <c r="C12" t="s">
+        <v>29</v>
+      </c>
+      <c r="D12" t="s">
+        <v>30</v>
+      </c>
+      <c r="E12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>555470</v>
+        <v>558525</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>20.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>555524</v>
+        <v>558631</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="F14" s="3">
         <v>14.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>555548</v>
+        <v>558648</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>35</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>20</v>
       </c>
       <c r="F15" s="3">
-        <v>164.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>555579</v>
+        <v>558655</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>20</v>
       </c>
       <c r="F16" s="3">
-        <v>290.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>555609</v>
+        <v>558679</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>25.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>555616</v>
+        <v>558693</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F18" s="3">
-        <v>21.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>555678</v>
+        <v>558716</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F19" s="3">
-        <v>38.5</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>555685</v>
+        <v>558723</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>54</v>
+        <v>46</v>
       </c>
       <c r="F20" s="3">
-        <v>48.0</v>
+        <v>14.9</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>555692</v>
+        <v>558730</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="E21" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="F21" s="3">
-        <v>22.0</v>
+        <v>15.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>