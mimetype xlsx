--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,188 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 15:19</t>
-[...11 lines deleted...]
-    <t>COMPRESSOR DE AR PORTATIL SATE A-MP90</t>
+    <t>Lista gerada no: 02/04/2026 07:14</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA EP-E101 (46 LEDS) 2V</t>
+  </si>
+  <si>
+    <t>Luminarias D/Emergencia</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA EP-E102 (96 LEDS) 2V</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV M2801 8"X2 RECAR / USB / BLT / MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>ALIMENTADOR AUTOMATICO PARA ANIMAIS SATE A-DF07V</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ALIMENTADOR AUTOMATICO PARA ANIMAIS SATE DU4L-V</t>
+  </si>
+  <si>
+    <t>ALIMENTADOR AUTOMATICO PARA ANIMAIS SATE A-PET01</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER 8515 - 20W</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER REC. 8516 - 25W</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX - AMAZON FIRE TV STICK HD 2024 - 8GB - WIFI 5 - PRETO</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>AMAZON</t>
+  </si>
+  <si>
+    <t>CAMERA IP JORTAN JT-8695 4MP / 2 CAM / ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>JORTAN</t>
+  </si>
+  <si>
+    <t>FRITADEIRA ELECTROBRAS EBFR-17 1.7L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MEGA GRILL ELECTROBRAS EBGR-50 - 110</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>MAQUINA PARA CORTAR PELO WAER WA-1950 RECARREGAVEL -  6 PCS</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>WAER</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 14 5G 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>BALAN�A DIGITAL DE BAGAGEM SATE A-WS7707</t>
+  </si>
+  <si>
+    <t>Balan�as de Bagagem</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1975 USB / FM / BLT</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV SY4801 8" USB / FM / BLT</t>
+  </si>
+  <si>
+    <t>RAQUETE MATA MOSCA  ELETRICA ECOPOWER EP-8199</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>SATE</t>
-[...95 lines deleted...]
-    <t>COPO MATERO BIGSTAR BSP-1401MT - 140ML</t>
+    <t>VENTILADOR 3x1 - 18" - BIGSTAR FS-45213 - 110V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
   </si>
   <si>
     <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>PROJETOR ECOPOWER EP-P101 HDMI - AND - WIFI</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac24a4f68b03f8553446a049d5693f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e41d00d9150230bc1702c617aaf83d.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9554897b8cbe269711af02c8dcd2d3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eda196fbc4cfd472e84624f7cb5ffd9.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2ce01f70a2f0882afe69f284d6cb2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428dcb3fa28b153ab77f3efc3faf3c1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811b91743a76df744d2b85524928e2f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a24edbb73ef3e59cc58a291b8601c9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a13459359d9fa2d05671b70a2dc90.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210d8c62d52a339b5419ed2053accea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c47502cac7b5459fa927014854124.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670015d188c371603e5d0205f6e58ea.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852859c942297cb6bc1ffb46522f2a73.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646642b2bea945ab38985a2632575a1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b9c98e6d53ab66df81af854f5a14a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cb099e8b7615aee6675f72975df754.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b21749c10894edadacbdf03025a97.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9e34c798c6bd92b428ed03c5720351.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ebd03f54635a8c159c3abb9f4f8aa.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d069f8c93d6472e9396900b10ad561b0.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888beb26821680935a2fc0f2df2246fe.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa6bb009ed5fa23caf00c2f3fffb02.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d61f5ff17b5cb8b7440a37959f11d4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829026f38a9aad4abcb45318ce20878.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40c670c4783ed5550bd435d2690927.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7fd94f6c79003a17bbf357c921827.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac3970da95afa79dde8b4894e53e08.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c768c0759ae54b1cc60cdadbb7728901.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef36fa3e6f9c3d56d0df96d42a159b8a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9b3e70ddda0db615c9b86b64415bd8.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ba17416a51a205dbead76888918c3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb5b49e2185a0c92c81bded6d3b84d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be81c3ec5adc79fc18630e256ec99.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a047f8a8eb1370a830fc264c93949b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86cef0a20e428d258fa20898e5f3aff.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87422f938c0067511b9f01ad5fd577.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda59f2f57c0eaa877f08fc5cc83400.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e979eb77b5383884cc772fdf5b56bf0.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d32b1ac9b50dd491f72d8059a11d8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f9f5826bb9b8d0f7cdc3c3e9102ff.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>554510</v>
+        <v>557009</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>101.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>554541</v>
+        <v>557016</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>18.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>554558</v>
+        <v>557054</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>7.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>554565</v>
+        <v>557085</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>7.0</v>
+        <v>68.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>554596</v>
+        <v>557108</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>74.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>554602</v>
+        <v>557115</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F7" s="3">
-        <v>36.0</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>554626</v>
+        <v>557184</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>31.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>554657</v>
+        <v>557191</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>1.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>554664</v>
+        <v>557207</v>
       </c>
       <c r="C10" t="s">
         <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>1.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>554671</v>
+        <v>557214</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>1.35</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>554749</v>
+        <v>557368</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>554763</v>
+        <v>557375</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="F13" s="3">
-        <v>11.5</v>
+        <v>33.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>554770</v>
+        <v>557382</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>133.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>554817</v>
+        <v>557443</v>
       </c>
       <c r="C15" t="s">
-        <v>31</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>32</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>33</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>5.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>554831</v>
+        <v>557474</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>16</v>
       </c>
       <c r="F16" s="3">
-        <v>18.5</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>554848</v>
+        <v>557504</v>
       </c>
       <c r="C17" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>22.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>554893</v>
+        <v>557634</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>12</v>
       </c>
       <c r="E18" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F18" s="3">
-        <v>47.0</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>554909</v>
+        <v>557658</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>85.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>554916</v>
+        <v>557665</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>87.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>554947</v>
+        <v>557726</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>32</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>52.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>