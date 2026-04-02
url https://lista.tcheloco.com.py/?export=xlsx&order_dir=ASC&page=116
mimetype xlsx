--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -34,177 +34,177 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 16:30</t>
-[...5 lines deleted...]
-    <t>Ferros</t>
+    <t>Lista gerada no: 02/04/2026 09:01</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR RAF R.626 100W - INOX - 220V</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>GARRAFA TERMICA ECOPOWER EP-G038 750ML</t>
+    <t>FORNO ELETRICO RAF R.5316 38L - 220V - PRETO</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO RAF R.5306 24L -  220V - BRANCO</t>
+  </si>
+  <si>
+    <t>CAFETERA RAF R.133 CAPUC/MACCHI/ESPRE - 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>ESCOVA ALISADORA ECOPOWER EP-2012 - 2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FOGAO ELETRICO ECOPOWER EP-3629 1000W - 50-60HZ - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>FOGAO ELETRICO ECOPOWER EP-3630 2000W - 50-60HZ - 220V</t>
+  </si>
+  <si>
+    <t>FOGAO PORTATIL A GAS ECOPOWER EP-3631</t>
+  </si>
+  <si>
+    <t>GARRAFA SUNLIGHT S2722 800ML - EYUN</t>
   </si>
   <si>
     <t>Termica</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...5 lines deleted...]
-    <t>M�QUINA DE FAZER HAMBURGUERS RAF R.666 220V</t>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MOLIMIX MAF-35 - 3.5L - 110V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR RAF R.300 JARRA INOX (2X1) - 1000W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>TELEFONE COM FIO N.INC KX-T888 BINA - PRETO</t>
+  </si>
+  <si>
+    <t>Telefones C/Fio</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M17</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ESPELHO PARA MAQUIAGEM COM LED SATE A-M21</t>
+  </si>
+  <si>
+    <t>GRILL MULTIFUNCIONAL ELETRICA RAF R.5304 - 220V</t>
   </si>
   <si>
     <t>Grill</t>
   </si>
   <si>
-    <t>COPO TERMICO 3 EM 1 - 1.2ML / 240ML / 240ML</t>
-[...95 lines deleted...]
-    <t>ITEL</t>
+    <t>FORNO ELETRICO BRITANIA BFE55P  52L - 220V</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>CARREGADOR  12V  ECOPOWER EP-7031 - 1-USB / TIPO-C</t>
+  </si>
+  <si>
+    <t>Carregadores 12V</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA EP-E101 (46 LEDS) 2V</t>
+  </si>
+  <si>
+    <t>Luminarias D/Emergencia</t>
+  </si>
+  <si>
+    <t>LUMINARIA DE EMERGENCIA EP-E102 (96 LEDS) 2V</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV M2801 8"X2 RECAR / USB / BLT / MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250428111d810c61c47f7b40c93a474.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07696208c293ec38945b322277be8977.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b0ac9903b2b7c9424a8af103d0327.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a518dbe0ccac0570059f1cf56ca9a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67445379d8cfc9ecb90bcb7cf471b8a8.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8401fe06ce5154caae1cf83bd9d5b616.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0522ff64d154cd8f4f6e49b2afce6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae9f37ece4cc8f83df958bc5dcaa73b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ff6f3bfad2102df35850a0b1059f0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be931d04d9e9e3d4c8dcdf2c68dea7df.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ea178b919edaa4e3b208de6ba03aa.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1912f1846e71ef72ea64cc864c70f2df.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145dc68eeed9818bf345ffe1bd71712d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5544232942ba5a5a22fae16fe22710.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4e1abe4e2e234efebc45f47670760.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a33d2a209376ba702997e4ae50c53.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde4629ae4c978741d52e8be1fa8033.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e03a7d713873108f1969145a27a83.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef533c803238ed8b433ff6c366887eb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad620f2df0547e560f5c76df305bb189.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839246b939ed11ee26a6d71761a75e40.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c209a7b27a111c569cb6a167c47d1e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a14a05544e8de54a45b91b1063c1f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceb53f2620210f7aae3b8c68139e41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d77d10d8e6647a7daad0ec7575838a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb233f9657fcb272012a8c7bf09ff56.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021fd39d55c0cf135b2e1fd6f36ef3c3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece16ef03d5d3897e4feefabf961c6f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cb5d78c2e974898ed0a7030a9bc58.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1fe933c6046c47e30997a9bc0e384.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae599dc5ee09635b07d68b552e13a60.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33309468c6c0ab1e490eb6ab445a0c5b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d87db9899fdae5f522a25d86ad5cf9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc01e741567707228c6d75bdfee66f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74d828d56a60dd09e555a49d9451a4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da85315fa068c2fb65dab61c90db51f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e31769e1731ce0f52092242b35ae8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634a2236ae9d62869b81f5f890a2efbf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeaa5e2198f78156c6df5cb370d2eba.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a82f31bbcb8d103424e06fdb2b0b4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>553803</v>
+        <v>556453</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>14.0</v>
+        <v>25.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>553827</v>
+        <v>556477</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>553834</v>
+        <v>556484</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
         <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>5.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>553889</v>
+        <v>556507</v>
       </c>
       <c r="C5" t="s">
+        <v>13</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>21.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>553896</v>
+        <v>556521</v>
       </c>
       <c r="C6" t="s">
+        <v>15</v>
+      </c>
+      <c r="D6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F6" s="3">
         <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>553933</v>
+        <v>556538</v>
       </c>
       <c r="C7" t="s">
+        <v>18</v>
+      </c>
+      <c r="D7" t="s">
         <v>19</v>
       </c>
-      <c r="D7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>99.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>553940</v>
+        <v>556545</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>19</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>99.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>553957</v>
+        <v>556552</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="E9" t="s">
-        <v>21</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>5.5</v>
+        <v>9.8</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>554220</v>
+        <v>556620</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>40.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>554237</v>
+        <v>556668</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
         <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>5.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>554244</v>
+        <v>556736</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>8.75</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>554282</v>
+        <v>556750</v>
       </c>
       <c r="C13" t="s">
+        <v>30</v>
+      </c>
+      <c r="D13" t="s">
         <v>31</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>32</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>55.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>554343</v>
+        <v>556804</v>
       </c>
       <c r="C14" t="s">
         <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
         <v>35</v>
       </c>
       <c r="F14" s="3">
-        <v>34.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>554350</v>
+        <v>556811</v>
       </c>
       <c r="C15" t="s">
         <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
         <v>35</v>
       </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>554367</v>
+        <v>556842</v>
       </c>
       <c r="C16" t="s">
         <v>37</v>
       </c>
       <c r="D16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>35</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>14.0</v>
+        <v>14.6</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>554374</v>
+        <v>556934</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>14.0</v>
+        <v>79.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>554459</v>
+        <v>556996</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="F18" s="3">
-        <v>18.0</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>554466</v>
+        <v>557009</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
+        <v>44</v>
+      </c>
+      <c r="E19" t="s">
         <v>17</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>9.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>554473</v>
+        <v>557016</v>
       </c>
       <c r="C20" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
         <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="F20" s="3">
         <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>554503</v>
+        <v>557054</v>
       </c>
       <c r="C21" t="s">
         <v>46</v>
       </c>
       <c r="D21" t="s">
         <v>47</v>
       </c>
       <c r="E21" t="s">
         <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>101.0</v>
+        <v>68.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>