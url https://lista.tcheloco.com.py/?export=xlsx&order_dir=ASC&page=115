--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -1,222 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
+  <Default Extension="jpg" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 16:43</t>
-[...38 lines deleted...]
-    <t>BOMBA PARA GALAO DE AGUA MANUAL 20L 13222</t>
+    <t>Lista gerada no: 02/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>MOTOSERRA TOTAL TGSLI20686 - 20V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>M�QUINA DE COSTURA PORT�TIL DE M�O MK-2106</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA 20LT OM-20861 - RECARREGAVEL</t>
   </si>
   <si>
     <t>Bebedouros</t>
   </si>
   <si>
-    <t>DIVERSOS</t>
-[...14 lines deleted...]
-    <t>Lanternas Police</t>
+    <t>FRITADEIRA AIR FRYER ELECTROBRAS EBAF-61B / 6.1L / 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER ELECTROBRAS TLAF-61 - 6.1L - 220V</t>
+  </si>
+  <si>
+    <t>MIXER MOLIMIX MMX-1000 TURBO MIX 3 EM 1 - 1000W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>SPEAKER MEGASTAR HYJ801BT 8" USB / BLT / RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CORTINA DE LUZ LED MEGA STAR LS20 2X2M - COM APP</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>CORTADOR DE PAPEL MULTILASER 0F010 - 220V</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>MULTILASER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1971 BLT / USB / TF / 1 MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8148 800L 2V</t>
-[...41 lines deleted...]
-    <t>COPO MIXER ELETRICO PROSPER PC-10 RECARREGAVEL / VIDRO</t>
+    <t>COPO TERMICO 473ML - GREMIO</t>
   </si>
   <si>
     <t>Copos</t>
   </si>
   <si>
-    <t>PROSPER</t>
-[...17 lines deleted...]
-    <t>Wafflera</t>
+    <t>COPO TERMICO 473ML - INTERNACIONAL</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - FLAMENGO</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - PALMEIRAS</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - CORINTHIANS</t>
+  </si>
+  <si>
+    <t>FRITADEIRA RAF R-5299 INOX - 3.5L - 220V</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>KIT CAF� DA MANH� MULTIFUNCIONAL 3X1 RAF R.5308 220V</t>
+    <t>FONE DE OUVIDO MEGASTAR HPV03BTN BLUETOOTH - BRANCO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MEGASTAR HPV03BTN BLUETOOTH - PRETO</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE ECOPOWER EP-6108 6X9" (2 VIAS)</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-A205</t>
+  </si>
+  <si>
+    <t>Abajures</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7961e6f2ae40e4614adf74bc8e2e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727851a4c022724b334d5db1fa0dd3c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa624f1db471ad4672d883977691da.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662a1a81fb6954667d3fd01693442363.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439c03099e8067b612b668f950ab444.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc05afbdb6878077ad366a7e56104a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b159821817ff5c76e12cb6daab85d9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837c425617c5b81f0b88d62c16844f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3239af610f87085b1da7da16447f3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7172d38b4ef6f2b1e228b15c47cf69.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56370328f47b0ed7cec8081612e9a1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950b9f968a0a0fea02e012ab4640c80.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67adea64828ac0d15ad15b8f575e6004.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed8225b4e27985eeee7153148e699f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e3d635df7fe17e2ce667da596827a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c090c054cddd1fbf6b39238e3a4e4136.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1298c0f50cc68f01b8da8e0dc3524.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eecb926a487b94cadbf615cbdb725d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf972801627f0898b7fb95fac9366f5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53edd9c0ebea2bbdfc6f596852c07884.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3f24d114166661f07661df740782f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17405da150f64c4c3e1de6ffc9d5044f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10bef473983c4eb3fcc60c10fea06f5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc377aa89e66bfd9229bd7a3774763.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ad248a6b564b5a95e8b5eb2670fc04.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06b6dbff5ea0b36ccb2d83c0111cd3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6d38e7953aed155ba55345842708d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a9fcbae8bd1ac9effa551d30fd6dc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc5c160f7918d171af8a3686d37fc0e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1e90d7bab55231eac4adc4011eecea.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81b717c35a9c8bdab18ecbe3f2de7f6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ca977543bf10b51a6507c0e53edad.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd3e2c013c7be191ad0543688f78f4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93235a5e8f185dad1fe5d79254b00a8c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67546548f50bb0236822a223280339a6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de08a3456c6b47f3104f26aae4c4da0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73af09c35ba1249bd0ff1aed1341f731.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cb6b33e3aefce4e833835f699a9c5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739222874104f515fa22ab23f98b4193.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e7ef7d951e880e2f8daf506d7cbad.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1151,416 +1136,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>553230</v>
+        <v>556033</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>31.0</v>
+        <v>125.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>553254</v>
+        <v>556064</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>31.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>553261</v>
+        <v>556071</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
+        <v>14</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>93.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>553278</v>
+        <v>556156</v>
       </c>
       <c r="C5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>75.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>553308</v>
+        <v>556163</v>
       </c>
       <c r="C6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="D6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>553360</v>
+        <v>556170</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>553377</v>
+        <v>556217</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F8" s="3">
-        <v>3.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>553414</v>
+        <v>556224</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
         <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>8.0</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>553445</v>
+        <v>556262</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>4.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>553452</v>
+        <v>556279</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>3.0</v>
+        <v>54.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>553469</v>
+        <v>556286</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>553476</v>
+        <v>556293</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>553513</v>
+        <v>556309</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
         <v>34</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>2.6</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>553544</v>
+        <v>556316</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F15" s="3">
-        <v>33.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>553667</v>
+        <v>556323</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>12</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>553674</v>
+        <v>556347</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>16</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>7.25</v>
+        <v>29.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>553711</v>
+        <v>556361</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>25.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>553742</v>
+        <v>556378</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>5.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>553773</v>
+        <v>556385</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="F20" s="3">
-        <v>9.5</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>553780</v>
+        <v>556415</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>32</v>
       </c>
       <c r="F21" s="3">
-        <v>30.0</v>
+        <v>20.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>