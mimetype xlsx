--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,161 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 18:05</t>
-[...59 lines deleted...]
-    <t>VENTILADOR  DE TETO COM LUMINARIA SATE A-F27409 / 420MM</t>
+    <t>Lista gerada no: 02/04/2026 10:59</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 14 / 256GB / 8 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO GEMINIS GS-INV12BR 12000 BTU - 220V - 60HZ INVER Q/F (COM KIT)</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>ESCOVA GIRATORIA PROSPER P-1125 220V - CINZA</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIA 5 EM 1 PROSPER P-1126 - 110V</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIA 6 EM 1 PROSPER P-1127 - 220V</t>
+  </si>
+  <si>
+    <t>ESCOVA/MODELADOR GIRATORIA 6 EM 1 PROSPER P-1127 - 110V</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR MOLIMIX POWERCHEF MMP-750 - 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR DE ALIMENTOS ELECTROBRAS EBMP-1100 - 220V</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR DE ALIMENTOS MOLIMIX POWERCHOP MPA-500 - 110V</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE MESA ECOPOWER EP-V201 - 16"</t>
   </si>
   <si>
     <t>Ventiladores</t>
   </si>
   <si>
-    <t>VENTILADOR  DE TETO COM LUMINARIA SATE A-F27502 / 520MM</t>
-[...23 lines deleted...]
-    <t>CAMERA INFANTIL SATE A-DV945 - COM IMPRESSORA / AZUL</t>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FITA MAXELL 8MM (POR UNIDADE)</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-A201</t>
+  </si>
+  <si>
+    <t>Abajures</t>
+  </si>
+  <si>
+    <t>ABAJUR ECOPOWER EP-A204</t>
+  </si>
+  <si>
+    <t>CABO USB-A A LIGHTNING ECOPOWER EP-6017 / 2A - 1M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>CABO USB-A A LIGHTNING ECOPOWER EP-6043 / 2.4 A - 1M</t>
+  </si>
+  <si>
+    <t>TWEETER JBL ST450 TRIO 300W RMS</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL SUB 10" 10MG600 CONE SECO / 300WRM</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>REFLETOR LED ECOPOWER EP-4909 300W - 2V</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-7016 BT / SD / USB / 7"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>CAMERA DE RE UNIVERSAL "HD" ECOPOWER C201</t>
+  </si>
+  <si>
+    <t>Cameras de R�</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -191,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da28d003eea01f18e0b548ade9dbf4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a50deb0b2a626f6ecadd6631afbe12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d1997ddcf1c337d9e775cee727f40.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58ad1b5c0e9f4795f1f62fa332c918.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77c4fc25214f075a9ea0160fc11205.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33f09c2e0c85d41913b790705910619.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec8c94262cf3c5a1278e32ea518fa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9a4227855f428c5cd38050f514908.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced57944be24642a3f1eb804cb4990b6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f087e0473f9e2b2a2c6121c12f670a.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714cec8987ae699c938f9ff63b5a5b4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53781751dff0b82530c15fbe8ec630b2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e500fea381bf8a0daa50ab21530c597.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228e6956e0b20b643e082cb8909de26.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2da805b71a2f4c4d1101bb0ef5df00.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f74813cf39757f963d7249dbeccdd.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf971d4630132a669c1ca00e52a470d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fed8411bd06a5357eb87b73511c444.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2889c60933723d0429c006f22b9bb.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9cd63e85a4a38222a87915439fe3fe.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426759cc687689bfe34685f82df05906.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb7aeb07b0f9aa4b10b6a64a488eab.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66af006bf78430a2ba9022dca5c3d59.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b9e60ae4f5c736ac1a993b28220e6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16029188ea9036ce51cb57f882294f86.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1e22bc473be6a1a31302cb8c1c1634.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635ec91259796c8c2eac1f54eb26770.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea35ee1975b24e8e1b58e12a346300.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6fc1f7aad52da5a6e4cab096a9bbe.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147a7209582f6c52602d560fce931d64.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190402776f1832596a412b500b69e6c.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd785869d03fd720d18a38af759039a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1530acb97b16f19b706aa844ee2bb38.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93d84851217b9df8559c6cea549c167.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce18d8a4dab6878f4e98065ee25f287.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29b32eb006cfefbe54ec97d031f0715.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d78607875285fb36b16b3b00ddd18.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898a5f6ad3ce87b2c5ccd7c15ef6005f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da1608f010dd8d8fed4b958790d44.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a3cf88eaead49676cd480774f7410.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1102,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="93.12" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="6.998" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>552912</v>
+        <v>555548</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>59.0</v>
+        <v>162.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>552967</v>
+        <v>555579</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>12.0</v>
+        <v>290.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>552974</v>
+        <v>555609</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>14.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>552981</v>
+        <v>555623</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>552998</v>
+        <v>555647</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>14</v>
+      </c>
+      <c r="E6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>553001</v>
+        <v>555654</v>
       </c>
       <c r="C7" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>11</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>12</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>9.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>553032</v>
+        <v>555678</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>6.0</v>
+        <v>38.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>553056</v>
+        <v>555685</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F9" s="3">
-        <v>4.5</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>553063</v>
+        <v>555692</v>
       </c>
       <c r="C10" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>553070</v>
+        <v>555715</v>
       </c>
       <c r="C11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>20</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>24.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>553100</v>
+        <v>555722</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="F12" s="3">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>553117</v>
+        <v>555753</v>
       </c>
       <c r="C13" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
+        <v>32</v>
+      </c>
+      <c r="E13" t="s">
         <v>27</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>9.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>553131</v>
+        <v>555760</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
+        <v>32</v>
+      </c>
+      <c r="E14" t="s">
         <v>27</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>553155</v>
+        <v>555791</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
+        <v>35</v>
+      </c>
+      <c r="E15" t="s">
         <v>27</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>9.5</v>
+        <v>0.88</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>553162</v>
+        <v>555807</v>
       </c>
       <c r="C16" t="s">
-        <v>30</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
+        <v>35</v>
+      </c>
+      <c r="E16" t="s">
         <v>27</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>18.0</v>
+        <v>1.18</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>553179</v>
+        <v>555852</v>
       </c>
       <c r="C17" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>553186</v>
+        <v>555869</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>27</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>9.5</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>553209</v>
+        <v>555951</v>
       </c>
       <c r="C19" t="s">
-        <v>33</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F19" s="3">
         <v>26.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>553216</v>
+        <v>555975</v>
       </c>
       <c r="C20" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F20" s="3">
-        <v>26.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>553223</v>
+        <v>555982</v>
       </c>
       <c r="C21" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>3.6</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>