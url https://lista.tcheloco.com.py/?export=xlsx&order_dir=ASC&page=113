--- v0 (2026-02-14)
+++ v1 (2026-04-02)
@@ -14,194 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 18:01</t>
-[...14 lines deleted...]
-    <t>Diversos</t>
+    <t>Lista gerada no: 02/04/2026 11:04</t>
+  </si>
+  <si>
+    <t>MOCHILA ESCOLAR KLIP KNB-426GR CINZA</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>KLIP</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1967 BLT - 1 MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1969 BLT / 1 MIC</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER ELECTRO EBAF-89D - 9L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>COPO MATERO BIGSTAR BSP-1401MT - 140ML</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>FERRO DE PASSAR A VAPOR RAF R.1312B 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>FERRO DE PASSAR SECO CLASSIC RAF R.1107 220V</t>
+  </si>
+  <si>
+    <t>CADEADO COM CHAVE PARA BICICLETA / MOTO MK-965</t>
+  </si>
+  <si>
+    <t>Acessorios Para Bike</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ANDROID TV BOX MXQ PRO 5G MAGISTV</t>
-[...17 lines deleted...]
-    <t>LIQUIDIFICADOR MONDIAL L-1200BI TURBO IX BLACK 110V</t>
+    <t>ADAPTADOR TOMADA 3 PINOS UNIVERSAL PADRAO BR</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO AIRDOTS PRO 3</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA SATE A-R242 2500W - 2M</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>TV SMART LED 50'' MARSON MAS50  WIFI DIGITAL ANDROID</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>MARSON</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR MORE FITNESS MF-06NB 110V - 60HZ</t>
+  </si>
+  <si>
+    <t>Nebulizadores</t>
+  </si>
+  <si>
+    <t>MORE FITNESS</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR MORE FITNESS MF-06NB 220V - 60HZ</t>
+  </si>
+  <si>
+    <t>TOSTADOR RAF R.2103 INOX - 2 POR��ES  220V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>CAFETERA SEMIAUTOMATICA RAF R.104B 220V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>VENTILADOR PORTATIL ECOPOWER EP-V103 - 2V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADORA 5 EM 1 ONIDA ON-1033 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Escovas Giratorias</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>MIXER ONIDA ON-602 5 EM 1 - 1000W</t>
   </si>
   <si>
     <t>Liquidificadores / Mixer</t>
   </si>
   <si>
-    <t>MONDIAL</t>
-[...17 lines deleted...]
-    <t>MODELADOR DE CACHOS LADYLISS LMC-797 26MM 2V</t>
+    <t>MODELADOR DE CACHOS ONIDA ON-064 - 1/4'' 32MM - BIVOLT</t>
   </si>
   <si>
     <t>MODELADORES</t>
-  </si>
-[...55 lines deleted...]
-    <t>FERRO ECOPOWER EP-3703 VAPOR 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -224,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a3471e678d3ce0c4ec030438679f0.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61910050cbc2da9a78fd260de0e70e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b0c1c7a589d59e4995aeccc99160e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e91b6dbd0465f61efff5cc6261b490.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb070a1c96ef4246c7a569e8b991a9ab.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3e0905d6dfc728edcbd89737fa072.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3887d9113380af3877d8b4f95e9bdee.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc63ff8e2da5703f2469b90a788550.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4cb52b8d55fb9f489603e93590342.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcbd9b9e7459fe7566218ffa4c3c0b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9471270193ea5ab3626861c7f83f1659.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a61707933800aee3cd5940c6f6ef6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169746f9d57b4ad25e60644655ac73e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70bb033442977177d752a7629ba76b.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e285f6f209948181c29cbfc430ce74.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c30b9d4e7347b7e5a34383092febd7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e5324dbd2926c25bcd174557fe204.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12423ea63f142ef78d459587d57df5b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9f7f1d06394691ffde48d6afb81fc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61998f933b301349d819e2ce7fe81f16.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92630b76f61c5b4e993f68c6a3cdc3.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a8fc995c333a8e62663dcd087a110.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b81c2272a8b55b019ff29e5b01ad6a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7dc91a3ba7746f512c31d03221c71.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa1d6059d3cd56b1c4b981853081bd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611645a98fd3e1fac12a27ca70d0888.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93c26bd3d1e0ee240c05ced7c033e1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b07dffb5150ecac50ae2aa3df6a17.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36049310e85d3401b9a82a782c99ecd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652fee0d7889bc068fc5a7836af8967.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8bb8d095406b9b1f21fcb132532fb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d163da1865f2e6044b31ee5a50427ce.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57be4131e2926bb2469d4710b4b9bd86.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3fcda053f2d4e4bf8871c58dcadd0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31065de08378bffead5576526c3a5155.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7e2a2eb57c599e59c4a94aa29d37a9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4875d28c91ede2e42b023bc78e3deb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73021aa0b6eaa31970d509502b1508e1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d421734afd2a83344b53f72e6b5542.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529c51259c4225da30371e7743ba8f1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1135,417 +1153,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>552530</v>
+        <v>554848</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>14.5</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>552547</v>
+        <v>554893</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.5</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>552554</v>
+        <v>554909</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>85.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>552615</v>
+        <v>554916</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>1.1</v>
+        <v>87.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>552622</v>
+        <v>554947</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>35.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>552639</v>
+        <v>554954</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>11.0</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>552646</v>
+        <v>554961</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>13.0</v>
+        <v>15.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>552677</v>
+        <v>554978</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>7.5</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>552707</v>
+        <v>555012</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>11.0</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>552714</v>
+        <v>555029</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
         <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>49.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>552721</v>
+        <v>555043</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>20</v>
+        <v>28</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>552752</v>
+        <v>555128</v>
       </c>
       <c r="C13" t="s">
+        <v>34</v>
+      </c>
+      <c r="D13" t="s">
         <v>35</v>
       </c>
-      <c r="D13" t="s">
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="E13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>5.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>552776</v>
+        <v>555258</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>6.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>552783</v>
+        <v>555265</v>
       </c>
       <c r="C15" t="s">
+        <v>40</v>
+      </c>
+      <c r="D15" t="s">
         <v>38</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>39</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>26.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>552790</v>
+        <v>555272</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>552806</v>
+        <v>555289</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="F17" s="3">
-        <v>12.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>552813</v>
+        <v>555449</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>552837</v>
+        <v>555494</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>30</v>
+        <v>48</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="F19" s="3">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>552844</v>
+        <v>555500</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="E20" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>24.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>552875</v>
+        <v>555524</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>