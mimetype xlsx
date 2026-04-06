--- v0 (2026-02-14)
+++ v1 (2026-04-06)
@@ -14,200 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 20:35</t>
-[...2 lines deleted...]
-    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8506 1 LED 5W</t>
+    <t>Lista gerada no: 06/04/2026 05:44</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE TETO COM LUMINARIA SATE A-F2704 / 330MM</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>VENTILADOR  DE TETO COM LUMINARIA SATE A-F2705 / 330MM</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE TETO COM LUMINARIA SATE A-F27400 / 420MM</t>
+  </si>
+  <si>
+    <t>CAMERA INFANTIL SATE A-DV946 - COM IMPRESSORA / ROSA</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>CAMERA INFANTIL SATE A-DV935 - COM IMPRESSORA / AZUL</t>
+  </si>
+  <si>
+    <t>ROBO INTELIGENTE LIMPA VIDROS SATE A-ML34</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV - TETO 14"-40" SATE A-1440C</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA MANUAL 20L 13222</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>RELOGIO WATCH LUO LU-W68 ULTRA / LARANJA</t>
+  </si>
+  <si>
+    <t>Esportes e Fitness</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8141 800 LUMENS</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8148 800L 2V</t>
   </si>
   <si>
     <t>Lanternas</t>
   </si>
   <si>
-    <t>ECOPOWER</t>
-[...119 lines deleted...]
-    <t>Fone sem fio</t>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8147M 1000L 2V</t>
+  </si>
+  <si>
+    <t>CHOPERA - SPEAKER CON BLUETOOTH 7L / BIGSTAR</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7062 1-USB TIPO-C 2.0A 20W</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>RELGIO FTX AM15-BBL 51MM BLUE</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>FTX</t>
+  </si>
+  <si>
+    <t>ALTO-FALANTE PORTATIL INOVA RAD-022 USB / SD / FM / BLT</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>COPO MIXER ELETRICO PROSPER PC-10 RECARREGAVEL / VIDRO</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>ESCOVA 3X1 MONDIAL ES-JU-03 JULIETTE  2V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>COPO TERMICO SPEAKER - BLUETOOTH 473ML</t>
+  </si>
+  <si>
+    <t>MINI WAFFLERA RAF R.219H 220V</t>
+  </si>
+  <si>
+    <t>Wafflera</t>
+  </si>
+  <si>
+    <t>RAF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec207351ef75c1e6ad5fcdeede95a49.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51046eee3029d1cf34bc05d8d03d6f38.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443718a0bb6aa203e31eb4a38d2b3b16.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74ff43db67efcf07e053311a7152c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a2bf9b62df5bfee80191e1049711e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0be9acee46219d09ff2cee2f4de040.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade4e7d12f9eb77c14536bf3877aface.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a63ae0819ac9601214e71838a3c2a6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49a01c61255e51d6e68a2a71b02c69.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca8ca93785e653473222806cd1fc6b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6899d32487975ba58251318e7bbadea.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd3a59dba5c00e48eab59f16a23d7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d06bc526834f3d4d08c940a8e7194.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f0aef38fffe9e9b1b75add5f93092.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf03984e85dc64e94a0fc59121d6a4a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b360fc9fc60210ffa180ba80e150e02.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c6b45418fb0beff6351747bb3215.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18145a2928bc5ad1e160544d12816100.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5265bb481775ea555eac65b41c822f54.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3867fd97273ed3620aeb8d83ed080.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc9f8ec855c80844f8d2e1b83b2ffe.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46784d4b9583615d30a9e3dc6e5119af.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feebad20e1d744bb74a9f3413a6b51f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a5fe92cefd171ca2bd884e3e889b5c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d847b9b683e15c72e511b2784b75d9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea54e48d58e22165767126b87497b9e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164c5fb526e0dd63c0e784dd7308eb3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d34605d1c1a7aaa560ec790a236d5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de00c7024a931c2612c1450bf7f7dc19.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3300217b83083bb722375e53a4aa15.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9f7dc85c4733d0728aa46af60dd4fb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef631d1ccd2171c2a4784bc434740e3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a678e75f7b7e42f36d2b51b301fb5e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84f73d2ed5adb57a7bcf554381263de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79eac625e2593fa1f723d8780f656e6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6bfc069331e099a4b4e2b60e1983d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264250f5ad769a77c863f4ed8dd970a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd23356a091c75eb3fda1a64d5fe1c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af0de62920337b915414755e37da41.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699c9f5dc640aa44138be2ba7315037.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="57.7" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>550123</v>
+        <v>553162</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>550130</v>
+        <v>553179</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>7.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>550154</v>
+        <v>553186</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>13.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>550161</v>
+        <v>553209</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>89.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>550192</v>
+        <v>553254</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
         <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>205.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>550215</v>
+        <v>553261</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>15</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="E7" t="s">
         <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>13.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>550222</v>
+        <v>553308</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
         <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>16.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>550253</v>
+        <v>553377</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>9.5</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>550314</v>
+        <v>553414</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>9.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>550321</v>
+        <v>553445</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
         <v>27</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>550338</v>
+        <v>553452</v>
       </c>
       <c r="C12" t="s">
+        <v>28</v>
+      </c>
+      <c r="D12" t="s">
         <v>29</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F12" s="3">
-        <v>15.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>550345</v>
+        <v>553469</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="F13" s="3">
-        <v>17.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>550413</v>
+        <v>553476</v>
       </c>
       <c r="C14" t="s">
+        <v>31</v>
+      </c>
+      <c r="D14" t="s">
         <v>32</v>
       </c>
-      <c r="D14" t="s">
+      <c r="E14" t="s">
         <v>33</v>
       </c>
-      <c r="E14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>269.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>550420</v>
+        <v>553513</v>
       </c>
       <c r="C15" t="s">
+        <v>34</v>
+      </c>
+      <c r="D15" t="s">
         <v>35</v>
       </c>
-      <c r="D15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="F15" s="3">
-        <v>279.0</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>550482</v>
+        <v>553544</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>195.0</v>
+        <v>33.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>550581</v>
+        <v>553667</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F17" s="3">
-        <v>31.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>550659</v>
+        <v>553674</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>115.0</v>
+        <v>7.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>550789</v>
+        <v>553711</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>37</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F19" s="3">
-        <v>69.5</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>550796</v>
+        <v>553742</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F20" s="3">
-        <v>11.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>550857</v>
+        <v>553773</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>