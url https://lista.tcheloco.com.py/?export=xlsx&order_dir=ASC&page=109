--- v0 (2026-02-14)
+++ v1 (2026-04-08)
@@ -14,197 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 14/02/2026 20:35</t>
-[...50 lines deleted...]
-    <t>Android Tv</t>
+    <t>Lista gerada no: 08/04/2026 05:26</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP9081 15.6"</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK SATE A-KP9092 15.6"</t>
+  </si>
+  <si>
+    <t>PAPEL TERMICO PARA MINI IMPRESSORA SATE (A5-1)</t>
+  </si>
+  <si>
+    <t>Impressoras</t>
+  </si>
+  <si>
+    <t>CABO HDMI 5M SATE AL-50 / PRETO</t>
+  </si>
+  <si>
+    <t>Cabos</t>
+  </si>
+  <si>
+    <t>CABO HDMI 10M SATE AL-100 / PRETO</t>
+  </si>
+  <si>
+    <t>CABO HDMI 15M SATE AL-150 / PRETO</t>
+  </si>
+  <si>
+    <t>TESOURA DE PODA TOTAL  THT0109</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TOTAL</t>
+  </si>
+  <si>
+    <t>VENTILADOR  DE TETO COM LUMINARIA SATE A-F27409 / 420MM</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>VENTILADOR  DE TETO COM LUMINARIA SATE A-F27501 / 520MM</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE TETO COM LUMINARIA SATE A-F2704 / 330MM</t>
+  </si>
+  <si>
+    <t>VENTILADOR  DE TETO COM LUMINARIA SATE A-F2705 / 330MM</t>
+  </si>
+  <si>
+    <t>VENTILADOR DE TETO COM LUMINARIA SATE A-F27400 / 420MM</t>
+  </si>
+  <si>
+    <t>CAMERA INFANTIL SATE A-DV946 - COM IMPRESSORA / ROSA</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>CAMERA INFANTIL SATE A-DV935 - COM IMPRESSORA / AZUL</t>
+  </si>
+  <si>
+    <t>ROBO INTELIGENTE LIMPA VIDROS SATE A-ML34</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV - TETO 14"-40" SATE A-1440C</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>BOMBA PARA GALAO DE AGUA MANUAL 20L 13222</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>RELOGIO WATCH LUO LU-W68 ULTRA / LARANJA</t>
+  </si>
+  <si>
+    <t>Esportes e Fitness</t>
   </si>
   <si>
     <t>LUO</t>
   </si>
   <si>
-    <t>FERRO VIVO STAR VIAGEM A VAPOR 2V</t>
-[...23 lines deleted...]
-    <t>Termica</t>
+    <t>LANTERNA POLICE ECOPOWER EP-8141 800 LUMENS</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>GARRAFA TERMICA ECOPOWER EP-G123 1000ML</t>
-[...38 lines deleted...]
-    <t>LANTERNAS ECOPOWER RECARREGAVEL EP-8505 1 LED 5W</t>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8148 800L 2V</t>
   </si>
   <si>
     <t>Lanternas</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -230,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1edb15b812d40afd1991dd75848b8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac362c1c25b5e6bdcbb41fc9fde6fa5.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef357d5b1aedec15e1070ff764fda5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a6a899825a5d3d851ceb4a5877d3c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c6ff1626974cff1e5cc4df0c40d36.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88e82fae66e3f1760a978888fba1d2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea4506e277c7d3f0b3a170da872cb.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837fea1f07bc48ce2d02697d4af41a4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47c269213603fd9f4cc0cd3f3c4fd5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0714a33b4d472f82cdbb10adef783a30.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e23c97b4806b1f4a2fcac65fb26c6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e1ce51ebac3c275c4eba9a9dbcbcf7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b0e611eb79fe4c9472d5e84c0712f.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7003eb75d1ae8fcfa73889d9e166f0.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364705c175ef488cf77440476a8fe1f7.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305e5d8a3820bda5572a80aa048136f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7626ff30657cdd56216477dbb953589.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee55b96bb77e541829ddf912806cf8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bf43f9ab39868e93f2ab22db15a21.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf42a5d1c5f89e48e1c48663cdf68d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae881c6caaf49965fc6cd5dbf01ffe.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5633ba7f06db186d980385ea32cb99.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73d0e467ce80d86d28783ce1e5c75bc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b6277e86624760fe040851c7bd624f.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e6fc0464400bd7e4f0ac5a44e3c61d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37b6ea0fd93a2a62308ee538709c2d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd78d81fbf6f81e6ab52b4915927f0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac1bf2b537269dcd83e508454f70048.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f267f0cceaf8c823f92f60c3faec9.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eed55e3be54b222af7ebb683ba74ad.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aafc376a1df8f918b2c1d57a56570.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb63f6c09edbe404a112c3373344b0bb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace474ad367b0688ee66d14b4dfe904.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d1cce02408630c8696d76beba34ee.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d833d76acdaedf371b845b1069122.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadb8d5b3579c71d020dcb56fd7515ae.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8421c7d62a0c88d94d68cfa79281a214.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554cdc7e70f88cbea0f6223d919bb1b.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917bc3a5f92504e9f4052bd2457a50.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b64262d307cfc77ef9fd893b39ba1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1141,417 +1123,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>549608</v>
+        <v>552998</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>22.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>549615</v>
+        <v>553001</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>22.5</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>549622</v>
+        <v>553032</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>13.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>549646</v>
+        <v>553056</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>21.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>549653</v>
+        <v>553063</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>549660</v>
+        <v>553070</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>21.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>549721</v>
+        <v>553100</v>
       </c>
       <c r="C8" t="s">
+        <v>17</v>
+      </c>
+      <c r="D8" t="s">
+        <v>18</v>
+      </c>
+      <c r="E8" t="s">
         <v>19</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>549738</v>
+        <v>553117</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>549769</v>
+        <v>553124</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>9.75</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>549776</v>
+        <v>553162</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>17.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>549806</v>
+        <v>553179</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>35.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>549820</v>
+        <v>553186</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>16.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>549837</v>
+        <v>553209</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>26</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>7.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>549882</v>
+        <v>553254</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>28</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>48.0</v>
+        <v>31.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>549936</v>
+        <v>553261</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>29</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>26</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>1.0</v>
+        <v>93.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>549943</v>
+        <v>553308</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>549950</v>
+        <v>553377</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>24</v>
+        <v>35</v>
       </c>
       <c r="F18" s="3">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>550062</v>
+        <v>553414</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>36</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="F19" s="3">
-        <v>1.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>550109</v>
+        <v>553445</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E20" t="s">
-        <v>26</v>
+        <v>41</v>
       </c>
       <c r="F20" s="3">
-        <v>1.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>550116</v>
+        <v>553452</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>41</v>
       </c>
       <c r="F21" s="3">
-        <v>6.0</v>
+        <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>