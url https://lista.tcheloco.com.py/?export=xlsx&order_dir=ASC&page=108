--- v0 (2026-04-02)
+++ v1 (2026-04-02)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 02/04/2026 16:51</t>
+    <t>Lista gerada no: 02/04/2026 18:59</t>
   </si>
   <si>
     <t>TABLET C IDEA CM88 7" INFANTIL ANDDROID 12 LILA</t>
   </si>
   <si>
     <t>Tablets</t>
   </si>
   <si>
     <t>C IDEA</t>
   </si>
   <si>
     <t>GRILL MULTILASER CE123USA A�O INOXIDAVEL 180� 110V</t>
   </si>
   <si>
     <t>Grill</t>
   </si>
   <si>
     <t>MULTILASER</t>
   </si>
   <si>
     <t>GARRAFA TERMICA ECOPOWER EP-G110  1.9L + 140ML</t>
   </si>
   <si>
     <t>Termica</t>
   </si>
@@ -233,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88ff907839592250a64df435c11a21.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b611f6b9653ee6a719284931ce22366.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc71ed03310fec20a7d1d4867bd104.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31adfd276c3f220c1bf740ff35f6fa.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2bfd62ea0c3db7fee6611cdc7b2461.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52029d1f499f9c91a49b0b10b4976f7a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a366c0e6680be9639f3d9d17399321.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da5eabba27f74d72e9625d635d3bf0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f437dba9e092ac5ad47d8b7ad8d9e43.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d06c1c92cd4cdcdf4ee32ffc335778.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8da874af989643274051d76107eeb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1102b66b067762a83a570d96b9fc74e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d6b5d9fdb36f20a738540f6524312.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce2987fd4fdfcbeb741cf5ad4b0647.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f97c3fecb17fe12b4e3608bcbe8f9d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1832de2bfd1aa13fa05c26212965274.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc6c7d47a3214890760949a771a8cb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b2de716d7efef1f4ad2556d29c282.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bb2a9ab3ec5414dd654cc8986ca95c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664642ac957965163a8eaa00444d365.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47b343daab024b74191682692dbd38.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32866f8f90b1142e2e9ba8308d2ec389.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f82aa40704d15321d5f149ed7dfd7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dac6ff6c909a19f46872528eaad6cc.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3b60df7e157c4346527fe8e3355d4c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c16414e618bb440a7fd990e4f8e2910.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a4a634d6454e1929a41de5ed56343.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19813c0605d789f7a2b098daa6116cb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e367e711bd5e3650c1b5f720511dc.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b3609286b7fa8434e498c414b4178.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8db76cddba12eb514515b5b75b8a0d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57382f48f856d3a5292c5d34012789.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca612bd1905960f791df32ef210811.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b36a573f1c2f8cad6276757d07337d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5a7a3f953b5f1d10e7d87b2a8fa0e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be28e09b3f3537c91ca8738c45003.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88bafad126dd6cb2802f46b78e17093.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9b5069361c69b0d573b0e755e716f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e637031f28e77353ebe2b488eb85e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97507ffdb7721f606cc3ee575c1859dd.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>