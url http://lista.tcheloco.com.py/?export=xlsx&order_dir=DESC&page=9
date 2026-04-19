--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,176 +14,182 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 04:58</t>
-[...104 lines deleted...]
-    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - AZUL</t>
+    <t>Lista gerada no: 19/04/2026 12:20</t>
+  </si>
+  <si>
+    <t>INVERSOR IN-CAR 12V/24V - PARA 220V - 150W</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA ECOPOWER EP-3067 - 1.7L - 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>MINI GRAVADOR SONY DIGITAL ICD-UX570F - 4GB/159HS/USB/SD</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>SONY</t>
+  </si>
+  <si>
+    <t>MAQUINA DE ESQUENTAR CERA RAF R.438 - 220V</t>
+  </si>
+  <si>
+    <t>Depiladores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>PASSADEIRA A VAPOR RAF R.1282G - 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>ANTENA CAR ELETRICA VOYAGER JBA-107A - 12V</t>
+  </si>
+  <si>
+    <t>Antenas p/carro</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>TABLET MOX MO-TP732 - 1 SIM - 256GB - 8GB - AND12 - PRETO</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>TABLET MOX MO-TP732 - 1 SIM - 256GB - 8GB - AND12 - CINZA</t>
+  </si>
+  <si>
+    <t>TABLET MOX MO-TP732 - 1 SIM - 256GB - 8GB - AND12 - ROSA</t>
+  </si>
+  <si>
+    <t>TABLET INFANTIL MOX MO-TK138 - AND12 - ROSA</t>
+  </si>
+  <si>
+    <t>TABLET INFANTIL MOX MO-TK138 - AND12 - AZUL</t>
+  </si>
+  <si>
+    <t>AFIADOR E AMOLADOR DE FACAS SA26155</t>
+  </si>
+  <si>
+    <t>Talheres</t>
+  </si>
+  <si>
+    <t>ESTANTE DE LAVANDERIA SA26281</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>ESTANTE MULTIFUNCIONAL SA26318 -  5 NIVEIS</t>
+  </si>
+  <si>
+    <t>ESTANTE MULTIFUNCIONAL ORGANIZADORA SA27020 -  4 NIVEIS</t>
+  </si>
+  <si>
+    <t>GRILL PANELA ELETRICA MOX MO-OL20 - 1500W - 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>MIXER MOX MO-HM11 - 600W</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>PASSADEIRA A VAPOR MOX MD-I16 - 1200W - 220V</t>
+  </si>
+  <si>
+    <t>FERRO A VAPOR MOX MO-I15 - 1900W - 220V</t>
+  </si>
+  <si>
+    <t>FERRO SECO MOX MO-DI14 - 1000W - 220V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +212,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cd98aff158fa2ab2cfc175b35dbfa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c3afb9f6d804b579c5ea22cafafd12.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9977012f1694610093fe652a3882eb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90626fbcab0f14d8152b1b481bd9efc5.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e525cb08c596f7f30de8804a4474b8b9.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7327521837ad5f90aa6d26a1228fb913.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e3e78fe6dad094922a42dfa8ee346.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b346bd2cd0567f592989915650250f2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db879b7e080c48345008e28d61b45339.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd551f7a8e40736af95256250397f8e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f77646b26c5de68dbf4b718e0c46a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f0c58152a0ae137ca926a476bc6fb.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b74ee56f95c305d6b203a13a7e1be.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138f42e3c8dfc56f5b2c7f8abc8909.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e4a1c3bce0dbe77b2e5517e2095e67.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f20f4e7a0c58dc6fbab8bcbeb49ba8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f361a439957cbae0691880d3e194ae.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db0c268fa2472b5e88b745ce4d71b2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e97242e914e7d9a6c85c70fb1a58ab.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bf5467a832cb5252b3cef0c7421771.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebec12caf8c8b26b914e64d9c911209.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937faa193802f530721c57daf797e654.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfacc970ed33809d4b3a28433bb1e4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167f7bdd54c76ea43bceaf36ec0bb3b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b3b1c245ddc95ac89379a2c28c414d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20558bcb0a45673a2253ff814fdc7dc7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68a422dfd4c1a9dd1fc45644c5d09b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd72f7f6a6b97eec1a3d95018554d2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147781ba6b8fd8e967eccd561f09acfb.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d39b6a5017671bb95b15b8849e524.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ceeb1bdc546bf21dd4a1021ae3c524.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd1051c411e4a72fbe528621386e59c.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fd266d001c398a8097cd75dca2b4e8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4892f4e1c295a1ded7f846eb477b9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0436811401cfff67c5c630a82ee5f111.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ba6e7707093cc724e77311e0eec561.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7331af38a649fafe3292473e5dd550.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf27dd59a9dbeddc510b3b74351dcb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2b3e7b7193a97f60afb8e338331fe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14344cd39167b13b4b156be33b47f34b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1123,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>585019</v>
+        <v>588201</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>33.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>585002</v>
+        <v>588188</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>37.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>584982</v>
+        <v>588171</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>58.0</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>584975</v>
+        <v>588157</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>78.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>584951</v>
+        <v>588140</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>56.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>584937</v>
+        <v>588126</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>2.5</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>584920</v>
+        <v>588119</v>
       </c>
       <c r="C8" t="s">
-        <v>20</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>2.5</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>584913</v>
+        <v>588102</v>
       </c>
       <c r="C9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>2.8</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>584906</v>
+        <v>588096</v>
       </c>
       <c r="C10" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>2.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>584883</v>
+        <v>588089</v>
       </c>
       <c r="C11" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
         <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F11" s="3">
-        <v>17.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>584876</v>
+        <v>588072</v>
       </c>
       <c r="C12" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
         <v>25</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F12" s="3">
-        <v>29.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>584852</v>
+        <v>588065</v>
       </c>
       <c r="C13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>25.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>584821</v>
+        <v>588058</v>
       </c>
       <c r="C14" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>14.75</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>584814</v>
+        <v>588041</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>32</v>
+        <v>9</v>
+      </c>
+      <c r="F15" s="3">
+        <v>14.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>584807</v>
+        <v>588034</v>
       </c>
       <c r="C16" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>31</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>630.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>584791</v>
+        <v>588027</v>
       </c>
       <c r="C17" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="F17" s="3">
-        <v>148.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>584784</v>
+        <v>588010</v>
       </c>
       <c r="C18" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>584777</v>
+        <v>588003</v>
       </c>
       <c r="C19" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F19" s="3">
-        <v>11.5</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>584760</v>
+        <v>587990</v>
       </c>
       <c r="C20" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="E20" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F20" s="3">
-        <v>11.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>584753</v>
+        <v>587983</v>
       </c>
       <c r="C21" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="D21" t="s">
-        <v>39</v>
+        <v>20</v>
       </c>
       <c r="E21" t="s">
-        <v>37</v>
+        <v>26</v>
       </c>
       <c r="F21" s="3">
-        <v>11.5</v>
+        <v>9.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>