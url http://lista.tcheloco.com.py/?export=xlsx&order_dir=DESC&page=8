--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -14,209 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 03:24</t>
-[...5 lines deleted...]
-    <t>Batedeiras</t>
+    <t>Lista gerada no: 19/04/2026 12:26</t>
+  </si>
+  <si>
+    <t>LANTERNA DE CABE�A POLICE TUCANO TC-1880 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas P/Cabe�a</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-711-2 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-A69 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-A68 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>GRILL RAF R.528 MULTIF/CREPE MAKER - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>MAQUINA DE CORTAR PELOS PHILIPS MG7940 - 15X1 - NARIZ/CABELO/BARBA/CORPO</t>
+    <t>FORNO ELETRICO WINNINGSTAR ST-9855 - 60L - 220V</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO WINNINGSTAR ST-9854 - 45L - 220V</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO SATE AE-6502 - BLUETOOTH - BRANCO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ADAPTADOR PARA PC HUB SATE A-HUB43 USB - RJ45 - 3.0</t>
+  </si>
+  <si>
+    <t>Hub</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-658 - BLT/USB/SD/FM</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2359 - USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2327 - USB/SD/FM/BT/CONT</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2285 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2277 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2276 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2275 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2273 - USB/SD/FM/BLT</t>
+  </si>
+  <si>
+    <t>WAFFLERA LUMA BELLA B-58035 - 700W - 110V</t>
+  </si>
+  <si>
+    <t>Wafflera</t>
+  </si>
+  <si>
+    <t>LUMA BELLA</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO WMARK NG-1209 - REC/DIG</t>
   </si>
   <si>
     <t>Maq.Corta Cabelo/Barba</t>
   </si>
   <si>
-    <t>PHILIPS</t>
-[...26 lines deleted...]
-    <t>Maletas P/Notebook</t>
+    <t>WMARK</t>
+  </si>
+  <si>
+    <t>JARRA TERMICA ARAX/EUROMAX 2.5L - INOX</t>
+  </si>
+  <si>
+    <t>Termica</t>
   </si>
   <si>
     <t>DIVERSOS</t>
-  </si>
-[...88 lines deleted...]
-    <t>Panelas e frigideiras</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faabb6a5592f1d30bba596b245b74f69.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fe16832af4b42ee2445c1b2b0d06f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b860140ee6e48785dbf1345078fa4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c8d3d303d24cac5af9886683e5ca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456872da414885ef5dbf976e0c133e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115428e385d8e38120f06e40fc6d3803.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c6200194b749fe9d449b0bc39950aa.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b76a1896138e988585f36d8575797.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c782b2314e63cf10e2672bce1b4ad492.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95eb863c174c7d65b0909349e21e884.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8b5d4c07938f0e294e4f34b725ac3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5116a05218b4de04393c32da1e840d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6284d88fe4f3ff724dbbb150cf4041.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0235af3f442ead09c06594c798b2bb6d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62653b8ac5f3fc973c11f8df24c5b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4957a3db5187ee92b2c48df0c867d77.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc001e70b232ec0b8171f80b28d069.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c33b359ab06b3d3cfdc7d7a181656.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdba8d1e3c0893bdc512a84d2dda7e6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5706bd9d90d2f66a62a837de5fec8ef.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0439df3eb93afadabbd6622adcb203d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a282d2f0b8a73e57a326075ecab9d6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3e21e5b2469e53b9647c3419f419f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde723cafdf4034b5a9d0dc4e90be72.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e4d5943541537f4ff9030da3aed2c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5397a78144bc205cf204ca1e71665c5.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19eefdf590403bddde3528aeeb19f4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55bc56768f31d505f8434a2ce24bd6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa54cb0980a86a3dab571175d04990f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3b1e733c0ec103fd7fd9f2680d394e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81d39f4b6168fea02e6d13ffcf6283a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4986140f5aa32722343381cc4a718a2d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04983a3731152be42c0e872106a52d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b54e33249ae62d845e95c59200aab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce9e2d283a17bb635bf2228598c3b2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce50ee7166071f2369b88d7ff2102253.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb55a3cf6f65ab8e4c84a67b71fbc0c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5249c30971ec5eb310f44407f6daef8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66083c9b4d4c5f7a4e6712dd8f78857a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74fd6834ac2f848844bf3568375263.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="75.41" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>585224</v>
+        <v>588485</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.5</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>585217</v>
+        <v>588478</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>56.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>585200</v>
+        <v>588461</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>12</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>50.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>585194</v>
+        <v>588454</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D5" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>42.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>585187</v>
+        <v>588423</v>
       </c>
       <c r="C6" t="s">
+        <v>14</v>
+      </c>
+      <c r="D6" t="s">
+        <v>15</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>33.5</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>585170</v>
+        <v>588416</v>
       </c>
       <c r="C7" t="s">
         <v>17</v>
       </c>
       <c r="D7" t="s">
         <v>18</v>
       </c>
       <c r="E7" t="s">
         <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>260.0</v>
+        <v>94.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>585156</v>
+        <v>588409</v>
       </c>
       <c r="C8" t="s">
         <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>585149</v>
+        <v>588379</v>
       </c>
       <c r="C9" t="s">
+        <v>21</v>
+      </c>
+      <c r="D9" t="s">
+        <v>22</v>
+      </c>
+      <c r="E9" t="s">
         <v>23</v>
       </c>
-      <c r="D9" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>15.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>585132</v>
+        <v>588362</v>
       </c>
       <c r="C10" t="s">
         <v>24</v>
       </c>
       <c r="D10" t="s">
         <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>5.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>585125</v>
+        <v>588355</v>
       </c>
       <c r="C11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D11" t="s">
         <v>27</v>
       </c>
-      <c r="D11" t="s">
+      <c r="E11" t="s">
         <v>28</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>23.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>585118</v>
+        <v>588317</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>585101</v>
+        <v>588300</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>8.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>585095</v>
+        <v>588294</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>2.5</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>585088</v>
+        <v>588287</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>15.75</v>
+        <v>58.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>585071</v>
+        <v>588270</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>33</v>
       </c>
       <c r="E16" t="s">
-        <v>9</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>73.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>585064</v>
+        <v>588263</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="E17" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>3.0</v>
+        <v>46.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>585057</v>
+        <v>588256</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" t="s">
         <v>28</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>28.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>585040</v>
+        <v>588249</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="E19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>585033</v>
+        <v>588225</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>5.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>585026</v>
+        <v>588218</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>