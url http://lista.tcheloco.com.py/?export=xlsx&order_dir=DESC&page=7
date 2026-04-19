--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -34,171 +34,171 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 01:44</t>
-[...17 lines deleted...]
-    <t>Fontes</t>
+    <t>Lista gerada no: 19/04/2026 10:52</t>
+  </si>
+  <si>
+    <t>BEBEDOURO MEGASTAR WA608 - Q/F - 220V</t>
+  </si>
+  <si>
+    <t>Bebedouros</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SOPRADOR MALETA TURBO - 2 BAT - BIVOLT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ALISADOR ENZO EN-3860 - GOLD - BIVOLT</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>ENZO</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR BARBA/CABELO VGR V-886T - PROFISSIONAL/LCD</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA R1036 - 10.36"- 128GB - 8 RAM - CINZA</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>C IDEA</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO PORTATIL FREON SKY-6A-10 - 220V/50HZ - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>ARMARIO DOBRAVEL SATE N1-4</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ARMARIO DOBRAVEL SATE N1-3</t>
+  </si>
+  <si>
+    <t>SAPATEIRA DOBRAVEL ACRILICO SATE N-10351</t>
+  </si>
+  <si>
+    <t>SAPATEIRA DOBRAVEL ACRILICO SATE N-202PP6</t>
+  </si>
+  <si>
+    <t>RELOGIO SMART GT 10 - 8 PULSEIRAS - REDONDO</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>BALAN�A PARA BANHO BRITANIA BBL-05TQ</t>
+  </si>
+  <si>
+    <t>Balan�as de Banho</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C510 - 10000MAH/TURBO</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>RELOGIO XO XO-M10 ULTRA / CINZA</t>
-[...95 lines deleted...]
-    <t>SUNLIGHT</t>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C882 - 12000MAH</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C870 - 12000MAH</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR TUCANO TC-03 - 20000MAH - SOLAR - BRANCO</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR TUCANO TC-03 - 20000MAH - SOLAR - PRETO</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR TUCANO TC-02 - 20000MAH - BRANCO</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR TUCANO TC-02 - 20000MAH - PRETO</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR PARA CARRO TUCANO TC-H061 - MULTI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +221,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd0206c50107a981c922466c4a2edfd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b8ed622a21ed1a96f8c57f46990bfc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964d027f9e1c5fb459c6078dfb8026d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6fd88cb7d8913f05a103eccc68941.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b1bc625139c84d864613dcd38f93b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ece541e8ebcbfc576bfc072774680.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542396e7f066da30fedb3c8892f15e75.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383ef0e3e939d91fb9e28a3163bc668.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14227a3953377d25234a8cae9b464f5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3837bfd1820b9fef249955891263867f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5733f18ba2fe98e7ec921f9b35fa3.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c78fba89a6af2635a3009251a37ee7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8bc037c8f333239eb19f1e4a8efc2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ca0ecc0032d77020d57dd03b133cd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8439d7e72882a646766ca427304390f0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bb9d4f753ba63e44c8bb89f55294a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beb8626e27e2b565c9a2b756e8275f3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fae91d9edd840cbfa4b69548d35d0a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb44b86d57ddc7eea0573941c5bb428.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c3b3ebe50c4497870b0f145d38ec5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6a4578ab5f3937378688fdf7cef5e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf602b47429e1112186d4286b640b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d22784d59cb38f1abe53768c3d6d5b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38cc39dea57d27222ed0577a8b62d5d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f0a03bfa9bb6fc970ab0f0a4330a93.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5802e3fa0c5282d499708780d4cbfd.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca9d3bf30e9b0402e4a45c8e6a314a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd36bcc7d315d648121eac92c36e69d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66832ee9680188269cd049f5565d455.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fbd6bccf38b63706e0a26b5af8ba3c.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefce6f62b7d026e8483767db1a2027.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf0530c7633396e2a884955ad90c46.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a8c5d394745309b8f438ad7e04a22.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ccf71a580aca02606b9251af15a45.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3986d848db5a5be049dae90cc958d54.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d88b68e1de5d135138875c2831c571.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81af60d3d03a77e88ed851c9a710f3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49bb02fe79874dc98dbb2d3df9b9b7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be6930b0701b4b2caa064f5ff45c26.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae48b3c77b92a13ada765b408c4904.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1132,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>585446</v>
+        <v>588706</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.0</v>
+        <v>160.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>585439</v>
+        <v>588690</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>25.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>585415</v>
+        <v>588683</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>585408</v>
+        <v>588676</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>16.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>585385</v>
+        <v>588669</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>585378</v>
+        <v>588652</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
-        <v>15</v>
+        <v>23</v>
       </c>
       <c r="E7" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>20.0</v>
+        <v>220.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>585361</v>
+        <v>588645</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="E8" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>8.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>585354</v>
+        <v>588638</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>19</v>
+        <v>27</v>
       </c>
       <c r="F9" s="3">
-        <v>18.0</v>
+        <v>78.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>585347</v>
+        <v>588621</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>26</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>27</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>72.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>585330</v>
+        <v>588614</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
+        <v>26</v>
+      </c>
+      <c r="E11" t="s">
         <v>27</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>78.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>585323</v>
+        <v>588591</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>3.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>585316</v>
+        <v>588584</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="F13" s="3">
-        <v>19.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>585309</v>
+        <v>588560</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F14" s="3">
-        <v>320.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>585293</v>
+        <v>588553</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>320.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>585286</v>
+        <v>588546</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>320.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>585279</v>
+        <v>588539</v>
       </c>
       <c r="C17" t="s">
+        <v>41</v>
+      </c>
+      <c r="D17" t="s">
         <v>37</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F17" s="3">
-        <v>16.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>585262</v>
+        <v>588522</v>
       </c>
       <c r="C18" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
         <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>585255</v>
+        <v>588515</v>
       </c>
       <c r="C19" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D19" t="s">
-        <v>12</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="F19" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>585248</v>
+        <v>588508</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
+        <v>37</v>
+      </c>
+      <c r="E20" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>21</v>
       </c>
       <c r="F20" s="3">
         <v>9.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>585231</v>
+        <v>588492</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>55.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>