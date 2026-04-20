--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -14,197 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 11:36</t>
-[...20 lines deleted...]
-    <t>BOROSCOPIO ARTICULADO SATE A-GL931 - 1M</t>
+    <t>Lista gerada no: 20/04/2026 18:53</t>
+  </si>
+  <si>
+    <t>ARVORE LED SATE A-TL4536001 / 36 LED / FLOR DE CEREJEIRA</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>ARVORE LED SATE A-TL3524001 / 24 LED / FRUTAS</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / VERDE</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI 15C / 128GB / 4 RAM / AZUL</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1968 BLT / 1 MIC</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CABO XO XO-NB238 USB-A/LIGHTNING - 3M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>CABO XO XO-NB200 USB-A/TIPO-C - 2M</t>
+  </si>
+  <si>
+    <t>CABO XO XO-NB200 USB-A/LIGHTNING - 2M</t>
+  </si>
+  <si>
+    <t>ALISADOR RAF R.413P - HAIR STRAIGHTENER - BIVOLT</t>
+  </si>
+  <si>
+    <t>Alisadores</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>BATEDEIRA MANUAL RAF R.6629A - 220V</t>
+  </si>
+  <si>
+    <t>Batedeiras</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO NOBLEX 24000BTU - 220V/50HZ - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>NOBLEX</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO NOBLEX 18000BTU - 220V/50HZ - COM KIT - Q/F</t>
+  </si>
+  <si>
+    <t>CAMERA IP GOLDEN-ULTRA S27-AMP / BOCAL / ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>GOLDEN-ULTRA</t>
+  </si>
+  <si>
+    <t>CAMERA IP GOLDEN-ULTRA S21 / 3 CAMERAS / APP ICSEE</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX PEINING 8K - 128GB - 32 RAM</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>PEINING</t>
+  </si>
+  <si>
+    <t>CELULAR NOKIA 110 4G / HMD / 2CHIP / CINZA</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>NOKIA</t>
+  </si>
+  <si>
+    <t>CADEADO CARTELA 32-34-50MM - 20305 - 6 PCS</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>SATE</t>
-[...5 lines deleted...]
-    <t>Copos</t>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>PEN DRIVE COM OTG TYPE-C ECOPOWER - 16GB - USB 2.0</t>
+  </si>
+  <si>
+    <t>Pen Drives</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA GELADEIRA/MAQUINA LAVAR - OM22247</t>
+  </si>
+  <si>
+    <t>Diversos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
-  </si>
-[...88 lines deleted...]
-    <t>FONE DE OUVIDO LABUBU MA-13 / BLT / PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00ba4f3b5c4700d9cdb79b29bfef39.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f8aafcbfd888f93f4ce48ad092cf.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e723efa78bef81ead6ef0f3009fe5e5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b07f830773c5358ae0fe5ae6620fe.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e688f1618e8e553b45cc8a46668826.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673f12aa26b92ed423ac38671d751a6a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954a8f08ef8e972862714869b9bf913.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbac80b081122729caf7ed27fd85e8c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc03489a920631ae5053ce9d67c290.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39bed385b9dfbd6edcebd10765afe2e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c9b90b0e4f3352a2a381b802e0d175.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc7543ec4ebdbd6940daff54a32d49.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8246a50e8d107e503a8515ce0228dd.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b23ec26ea3eeb1032a3ecee158329c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fd2c35f93b3f6851bc707271a99cdf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43141d2321b6d26e6932219ba86c889.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb2c414733a323a0ed4704ce8daf3d6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfad21c98b488e859861a2668499822.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cacd06298af895d11fc78d92c4ea6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b07f72263b3e5d574fc634a4922e04.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2754fa72cbfa3cc83c52041ebc1c77fd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a661429e14bf70f90b61c69f9db44b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6424fa06ad40de0d15901d78a4eb916.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b726e551b5552b7df59f9248e3928.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93344a6b84d77d9a531876c068965451.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e7128a57d99b3329fa1081f7ac38e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ccbdcb7244f1f813e4bdd307ea501.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538705695f21ec7a98a32249aeadb7de.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382ae45296e464c80caa72e6db17c17b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7be10b73b7df57a402d9785a0b3c87.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919436f7b4927a1d355149243a63d76.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b302013b82429caf2d4a42dd99140e9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ad4667ee7a3faf1afe95ecdc6e1b4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf2152fb1d04d8c738bd05f3babbf7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c156eb59b6eb0215ee66278a49f611.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3420dc319eb58d271d9a3db8e1c0088.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bc2add8ba1cfdd4ba88dc54b9efae1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e0a5ae77af849ca7bad6bb1e812e4a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b59405c02eea6278a2afd41dbeda5.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df781c5d7b8fa67d2f3544f1c9676cbc.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="62.413" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>571012</v>
+        <v>573337</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>13.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>571005</v>
+        <v>573306</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>2.3</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>570992</v>
+        <v>573290</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>23.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>570916</v>
+        <v>573283</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>570886</v>
+        <v>573276</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>13</v>
       </c>
       <c r="F6" s="3">
-        <v>122.0</v>
+        <v>112.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>570763</v>
+        <v>573221</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>39.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>570756</v>
+        <v>573214</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>12.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>570749</v>
+        <v>573207</v>
       </c>
       <c r="C9" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>11.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>570732</v>
+        <v>573191</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>20</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="F10" s="3">
-        <v>14.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>570725</v>
+        <v>573153</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="D11" t="s">
+        <v>25</v>
+      </c>
+      <c r="E11" t="s">
         <v>26</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>570718</v>
+        <v>573146</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D12" t="s">
+        <v>28</v>
+      </c>
+      <c r="E12" t="s">
         <v>26</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>570701</v>
+        <v>573139</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E13" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>10.0</v>
+        <v>540.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>570695</v>
+        <v>573122</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E14" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>430.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>570688</v>
+        <v>573061</v>
       </c>
       <c r="C15" t="s">
+        <v>33</v>
+      </c>
+      <c r="D15" t="s">
         <v>34</v>
       </c>
-      <c r="D15" t="s">
+      <c r="E15" t="s">
         <v>35</v>
       </c>
-      <c r="E15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>16.0</v>
+        <v>8.75</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>570671</v>
+        <v>573047</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="F16" s="3">
-        <v>60.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>570664</v>
+        <v>573009</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>55.0</v>
+        <v>15.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>570657</v>
+        <v>572965</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
         <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>49.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>570589</v>
+        <v>572897</v>
       </c>
       <c r="C19" t="s">
         <v>43</v>
       </c>
       <c r="D19" t="s">
         <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>570558</v>
+        <v>572873</v>
       </c>
       <c r="C20" t="s">
         <v>46</v>
       </c>
       <c r="D20" t="s">
         <v>47</v>
       </c>
       <c r="E20" t="s">
         <v>18</v>
       </c>
       <c r="F20" s="3">
-        <v>20.0</v>
+        <v>2.83</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>570527</v>
+        <v>572842</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>18</v>
+        <v>50</v>
       </c>
       <c r="F21" s="3">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>