--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -14,209 +14,203 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 10:20</t>
-[...14 lines deleted...]
-    <t>Ferramentas</t>
+    <t>Lista gerada no: 20/04/2026 18:37</t>
+  </si>
+  <si>
+    <t>RASTREADOR LOCALIZADOR AIRTAG HYAT-010B1 - PARA ANDROID</t>
+  </si>
+  <si>
+    <t>Rastreadores Veicular</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>FOGAO A GAS RAF R.8035B - 03 BOCAS</t>
+    <t>MAQUINA DE DONUTS WINNINGSTAR ST-9306 - 12 UNID - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>PANELA A PRESSAO ELETRICA WINNINGSTAR ST-2001 - 110V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>FOGAO A GAS WINNINGSTAR ST-9660 - 3 BOCAS</t>
   </si>
   <si>
     <t>Fogoes</t>
   </si>
   <si>
+    <t>JARRA TERMICA + CUIA BIGSTAR BSP-2001 - 2L +180ML</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV LOTV LI3 / 8GB / 2GB / WIFI / AND</t>
+  </si>
+  <si>
+    <t>Receptor</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV LOTV LI5 / 16GB / 2GB / WIFI / AND</t>
+  </si>
+  <si>
+    <t>MAQUINA NASAL BABYLISS ORIGINAL</t>
+  </si>
+  <si>
+    <t>Maq.Nasal</t>
+  </si>
+  <si>
+    <t>BABYLISS</t>
+  </si>
+  <si>
+    <t>VENTILADOR HYE HY FSR40BBW-L - COLUNA 16" - COM LUZ - 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 14 / 128GB / 6 RAM / DOURADO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8006 - LED - BIVOLT</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8003 - LED - BIVOLT</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8002 - LED - BIVOLT</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER EP-8001 - LED - BIVOLT</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8159</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA COM KIT DE FERRAMENTAS ECOPOWER EP-8157 - BIVOLT</t>
+  </si>
+  <si>
+    <t>VENTILADOR DIGITRON 12360 - CABEZA LOCA - 10" - 110V</t>
+  </si>
+  <si>
+    <t>DIGITRON</t>
+  </si>
+  <si>
+    <t>KIT DE PANELAS RAF R.80001 - 5 PCS</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>ANDROID TV BOX MXQ PRO 5G - 8K - 512GB - 128GB</t>
-[...107 lines deleted...]
-    <t>MEGASTAR</t>
+    <t>PANELA ELETRICA DE ARROZ CONTINENTAL CFXB70-A - 3.2L - 110V</t>
+  </si>
+  <si>
+    <t>CONTINENTAL</t>
+  </si>
+  <si>
+    <t>SPEAKER JBL FLIP 7 / BLUETOOTH / PRETO</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>JBL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -239,51 +233,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55729373e8a73b8d89179fbd604e32a8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d0a5a71e606d17cde5b2e3adddcf9.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d156df5e930858ac706a12e109877671.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14060ae4bcf672d76ec3619ef843fcaf.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47083727634cbd70968387a19d5b022a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045dea95f17e0544216dec14893b339d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9975d89aedbde52cfc345940f6d7ce6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72dc6788921bb12da12d3cbc5896206.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57213ee204d307d813892f0e89fa0765.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8605ef017f4bcbbbafdf5d83511fe1.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4be2a3b9ec3f73ceea3a4d83a249d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169cbf2c54d8882e91a7cf7899080e7.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6abe6c46cb86873262439d97cb4bc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85958cc61aef279cca99eb379f8fef98.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bbefd213036f3a4e4f44354fda743.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b60c771d6c0d8e7306f18a92a544f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15030a1335f3f7064a43ec8fdf30115e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d522221c8f2d5b16dd96f88f641b8c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb95ce104ee0de7ad672589feb54530.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcffe502669e9496d650cd07a08862e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c939a80e0f92dfbdaaba362d0dc2cd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20ddcc0d5ded3432c7a9b953624d56.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7f11cf88ce50f10c25784e63594465.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050e43ce168b05a4867c11bf3a726dae.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3e1acd8414f2ad0ab944393d1c587.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34390e97a7eddbc9d203e0db4b779c1b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbeb4a6ab7bdf09ac8de4c6c109aa2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638f61736432bcbd55222da10a5eeaa8.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda21361e12781e4bc23fcb05f017a8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893a8b3ac50548e6c3c0283f531bcc3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bf4062d4d54a3dd5658ce2bf8d4145.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae8f78b25e5c066664a340fe93ebbf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a67a8d7dcdfd9e9a6cd92e25d4e52.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde0fcdc15271cc9fd8418d4d87609f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3b78553519e42171f6bf87e95b144.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e937666790af486f76140b6ca909e10a.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e46a39f07d4125699d61d4c44589f0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109b32793ac3bb4cdec38535a8bb2af.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d120ed86a8a4a89ca8c9241c4483aec.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61f4b573291932a1cf6397737bf928.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1150,417 +1144,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>571494</v>
+        <v>573764</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>571470</v>
+        <v>573719</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>571432</v>
+        <v>573702</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>19.0</v>
+        <v>47.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>571418</v>
+        <v>573696</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>14.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>571395</v>
+        <v>573689</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>4.2</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571388</v>
+        <v>573672</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>59.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>571371</v>
+        <v>573665</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
+        <v>21</v>
+      </c>
+      <c r="E8" t="s">
         <v>22</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>55.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>571333</v>
+        <v>573658</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>571326</v>
+        <v>573641</v>
       </c>
       <c r="C10" t="s">
+        <v>27</v>
+      </c>
+      <c r="D10" t="s">
         <v>28</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>13.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>571319</v>
+        <v>573610</v>
       </c>
       <c r="C11" t="s">
         <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>571227</v>
+        <v>573566</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="F12" s="3">
-        <v>17.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>571210</v>
+        <v>573559</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
         <v>33</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F13" s="3">
-        <v>17.0</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>571180</v>
+        <v>573542</v>
       </c>
       <c r="C14" t="s">
+        <v>36</v>
+      </c>
+      <c r="D14" t="s">
+        <v>33</v>
+      </c>
+      <c r="E14" t="s">
         <v>34</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>3.0</v>
+        <v>3.25</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>571173</v>
+        <v>573535</v>
       </c>
       <c r="C15" t="s">
         <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="E15" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F15" s="3">
-        <v>34.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>571159</v>
+        <v>573528</v>
       </c>
       <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
         <v>39</v>
       </c>
-      <c r="D16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F16" s="3">
-        <v>68.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>571128</v>
+        <v>573481</v>
       </c>
       <c r="C17" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="E17" t="s">
-        <v>12</v>
+        <v>34</v>
       </c>
       <c r="F17" s="3">
-        <v>4.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>571098</v>
+        <v>573450</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="F18" s="3">
-        <v>12.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>571081</v>
+        <v>573412</v>
       </c>
       <c r="C19" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E19" t="s">
         <v>45</v>
       </c>
       <c r="F19" s="3">
-        <v>37.0</v>
+        <v>53.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>571067</v>
+        <v>573399</v>
       </c>
       <c r="C20" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>49</v>
+        <v>14</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>39.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>571036</v>
+        <v>573382</v>
       </c>
       <c r="C21" t="s">
+        <v>48</v>
+      </c>
+      <c r="D21" t="s">
+        <v>49</v>
+      </c>
+      <c r="E21" t="s">
         <v>50</v>
       </c>
-      <c r="D21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F21" s="3">
-        <v>10.0</v>
+        <v>85.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>