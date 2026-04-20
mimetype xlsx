--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -14,218 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 10:00</t>
-[...20 lines deleted...]
-    <t>Talheres</t>
+    <t>Lista gerada no: 20/04/2026 17:15</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H151 - BLUETOOTH - TWS</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>RADIO CAR NAKAMICHI NAM5260-AXZ 10.1" / ANDROID HD</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>RADIO CAR NAKAMICHI NAM5260-A9Z / 9" / BLT / ANDROID HD</t>
+  </si>
+  <si>
+    <t>TV 55'' SMART LED HYE HYE55ATUX / ANDROID / SMART / 4K / DIG</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>TV 50'' SMART LED HYE HYE50ATUX / ANDROID / SMART / 4K / DIG</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P6605 - 110V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
   </si>
   <si>
     <t>PROSPER</t>
   </si>
   <si>
-    <t>SPEAKER ECOPOWER EP-2382 / USB / TF / BLT / FM</t>
-[...17 lines deleted...]
-    <t>ASPIRADOR WESTINGHOUSE CYCLONE - 220V</t>
+    <t>CONTROLE UNIVERSAL PARA AR CONDICIONADO - PROSPER K-1027</t>
+  </si>
+  <si>
+    <t>Controles P/AR</t>
+  </si>
+  <si>
+    <t>SOPRADOR/ASPIRADOR PROSPER TURBO P-2001</t>
   </si>
   <si>
     <t>Aspiradores</t>
   </si>
   <si>
-    <t>WESTINGHOUSE</t>
-[...95 lines deleted...]
-    <t>Lampadas E27</t>
+    <t>LIQUIDIFICADOR PHILIPS-WALITA RI-2112 - 2 VELOCIDADES - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8162</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>LANTERNA RECARREGAVEL ECOPOWER EP-8161 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Lanternas</t>
+  </si>
+  <si>
+    <t>PLACA ELETRICA INFRARROJA MOX-KIC08 - 2200W - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>PLACA ELETRICA INFRARROJA MOX-KIC06 - 2200W - 220V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER OVEN BAK BK-A010L-220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER OVEN BAK BK-A010L-127V</t>
+  </si>
+  <si>
+    <t>TECLADO/MOUSE PARA PC SEM FIO PHILIPS SPT6318 - PORTUGUES - PRETO</t>
+  </si>
+  <si>
+    <t>Teclados</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - AZUL MARINHO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWR-101 - USB OPTICAL - VERMELHO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MAXELL BT300 - MAX PODS - BLUETOOTH - CINZA/BRANCO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MAXELL BT300 - MAX PODS - BLUETOOTH - CINZA/PRETO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff33d5d65bdb330e25d35d4e5eba086.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474827c5166c42349cacd1165e32f84b.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeddb557458ac17ce0bfcdc4a060e9f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc593314b48cc7824991a1892a6970.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a87861f19a5717b1276fcd82e81001.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f68f95f9dae2bab04ce18e820220d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3991276afe47ece176b8b08872927.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d88ea0346ee780e0f2236b263f386d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a992acdf16cdd92862b09367254d6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883a42ad8d3f2b9d9e340508429ea09.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d087229a47f707f3a10f55fcad66.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c7a7be647dca77ad7231f364e3367.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd98f4cb578a68314d531b874b6840.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dea5c4a4e59e572ecc1dd65f3747a2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe1e146c742d3941c6fe9bc2bf5327d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef679dedd76e33d7bacc6e0a63c89cd8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea6624bcaf9f38daefd690ee6a5e51.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421290d746006296d096e542d6521f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d839bc55987cfc5ba8d6bde98ebe6769.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226e9bcc4d6c28153e82a0052fcb37b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938d848646ac8b995487e64582f4aee.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89480379fe6c8047d184dcda0fb65b3a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4e689e88001545501cb396cf045b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21392c9309a7e7de86fdf84ae0ce8020.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02dc4442823683ea450dd95bf57a1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e883364b7b9b2c5257ef2e0e3f3ff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348eb346263c855cdac96f4e7e1334.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2baf64be7731fcc0a2ce44c331cd04.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61683a308e4bade2a843b83ee483d84.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e362e0575ddd8adb057301be10bfa4e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13b6807f4d6e2a64fcf34740945c10.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26888c92a20bed22524fea04f51500d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82dce226af4ce2176ea850a923952.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd526f72202b9bcedc6bfe725be7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e346ffb7254d4cb119beb3f75d21.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1609a4fb222ad7d70aca6db97fc976b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff827e1792a99be551ab56615d00a5c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a290a85024cbccaab89f4afc6c8ac56.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928885968ea167300190f798f858b01.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fededb0672386f118aadecc2a90385f3.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="58.843" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="77.695" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>571791</v>
+        <v>574167</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.75</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>571784</v>
+        <v>574150</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.75</v>
+        <v>105.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>571777</v>
+        <v>574143</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>5.0</v>
+        <v>103.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>571746</v>
+        <v>574044</v>
       </c>
       <c r="C5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>7.0</v>
+        <v>268.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>571722</v>
+        <v>574037</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>15</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>12.0</v>
+        <v>225.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>571708</v>
+        <v>574020</v>
       </c>
       <c r="C7" t="s">
         <v>18</v>
       </c>
       <c r="D7" t="s">
         <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>571692</v>
+        <v>574006</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F8" s="3">
-        <v>39.0</v>
+        <v>4.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>571685</v>
+        <v>573986</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="F9" s="3">
-        <v>39.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>571678</v>
+        <v>573979</v>
       </c>
       <c r="C10" t="s">
         <v>25</v>
       </c>
       <c r="D10" t="s">
         <v>26</v>
       </c>
       <c r="E10" t="s">
         <v>27</v>
       </c>
       <c r="F10" s="3">
-        <v>17.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>571661</v>
+        <v>573948</v>
       </c>
       <c r="C11" t="s">
         <v>28</v>
       </c>
       <c r="D11" t="s">
         <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>55.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>571609</v>
+        <v>573931</v>
       </c>
       <c r="C12" t="s">
+        <v>30</v>
+      </c>
+      <c r="D12" t="s">
         <v>31</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>33</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>27.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>571593</v>
+        <v>573924</v>
       </c>
       <c r="C13" t="s">
+        <v>32</v>
+      </c>
+      <c r="D13" t="s">
+        <v>33</v>
+      </c>
+      <c r="E13" t="s">
         <v>34</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>23.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>571586</v>
+        <v>573917</v>
       </c>
       <c r="C14" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>13.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>571579</v>
+        <v>573894</v>
       </c>
       <c r="C15" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
         <v>37</v>
       </c>
       <c r="E15" t="s">
         <v>38</v>
       </c>
       <c r="F15" s="3">
-        <v>13.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>571562</v>
+        <v>573887</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
       <c r="F16" s="3">
-        <v>3.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>571548</v>
+        <v>573863</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="E17" t="s">
-        <v>38</v>
+        <v>27</v>
       </c>
       <c r="F17" s="3">
-        <v>122.0</v>
+        <v>16.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>571531</v>
+        <v>573856</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>26.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>571524</v>
+        <v>573849</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>62.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>571517</v>
+        <v>573825</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>52</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>3.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>571494</v>
+        <v>573818</v>
       </c>
       <c r="C21" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>55</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="F21" s="3">
-        <v>18.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>