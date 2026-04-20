--- v2 (2026-04-20)
+++ v3 (2026-04-20)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 20/04/2026 17:15</t>
+    <t>Lista gerada no: 20/04/2026 18:20</t>
   </si>
   <si>
     <t>FONE DE OUVIDO ECOPOWER EP-H151 - BLUETOOTH - TWS</t>
   </si>
   <si>
     <t>Fone sem fio</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
     <t>RADIO CAR NAKAMICHI NAM5260-AXZ 10.1" / ANDROID HD</t>
   </si>
   <si>
     <t>Radios Car USB</t>
   </si>
   <si>
     <t>NAKAMICHI</t>
   </si>
   <si>
     <t>RADIO CAR NAKAMICHI NAM5260-A9Z / 9" / BLT / ANDROID HD</t>
   </si>
   <si>
     <t>TV 55'' SMART LED HYE HYE55ATUX / ANDROID / SMART / 4K / DIG</t>
   </si>
@@ -224,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938d848646ac8b995487e64582f4aee.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89480379fe6c8047d184dcda0fb65b3a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae4e689e88001545501cb396cf045b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21392c9309a7e7de86fdf84ae0ce8020.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf02dc4442823683ea450dd95bf57a1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e883364b7b9b2c5257ef2e0e3f3ff.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90348eb346263c855cdac96f4e7e1334.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2baf64be7731fcc0a2ce44c331cd04.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61683a308e4bade2a843b83ee483d84.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e362e0575ddd8adb057301be10bfa4e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13b6807f4d6e2a64fcf34740945c10.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26888c92a20bed22524fea04f51500d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af82dce226af4ce2176ea850a923952.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd526f72202b9bcedc6bfe725be7e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e346ffb7254d4cb119beb3f75d21.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1609a4fb222ad7d70aca6db97fc976b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff827e1792a99be551ab56615d00a5c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a290a85024cbccaab89f4afc6c8ac56.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0928885968ea167300190f798f858b01.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fededb0672386f118aadecc2a90385f3.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b343aef5fbe7cfca05185d9eb81b94.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e171eb05bd210f35106707700d19fb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db9b24927cb55949cfea712ee34ef1.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0d4ea1572a8ba7d909429cf6abe626.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc4cf39fa78075fd571c5352da9fc2.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3d8175953e235abf41b849e3e838c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e7c9647fd7ed78f7866ac49e25da6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bef0422281ea8f60c04f8eeb37b392.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fdde31fc59b2e83c0543e7365f0592.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ac0da18a9fb4482c501a986c164b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dd8e223d2868b452a23d54a61ea16.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4df704b2f5b6ccc3b2eb0637c66fd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5c86600764864d8026b3cfb7f5f66.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868ed22c2cb5470c54d81c1472ddcdf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d6b7cedecff115044470e844fd5e6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e159fe32ad62733ff5429051bc4502.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af789e6129a08d3538bbc8f82643e5b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c78b76c5b5ee7ffe110e9746b31563.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb19881b38f5c4fc053d1544bc95543.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a742ca6279f8d6d148dc8294919fc292.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>