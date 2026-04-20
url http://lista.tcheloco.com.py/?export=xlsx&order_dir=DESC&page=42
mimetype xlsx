--- v2 (2026-03-04)
+++ v3 (2026-04-20)
@@ -14,212 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 08:19</t>
-[...38 lines deleted...]
-    <t>Smart Watch / Fitness</t>
+    <t>Lista gerada no: 20/04/2026 15:06</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO LUO LU-994 - BLT - LED - PEIXE/AZUL</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>MAQUINA VGR V-173 BARBA/CABELO - 13 EM 1 - LCD</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>VGR</t>
+  </si>
+  <si>
+    <t>MAQUINA DE TOSAR PET 3 EM 1 - VGR V-219</t>
+  </si>
+  <si>
+    <t>Pet</t>
+  </si>
+  <si>
+    <t>KIT LIXA DE UNHA ONIDA ON-0625 - 8 EM 1</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>BOLHA</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>KIT CHAVES TIAN MU OM 21762 - 6 PCS</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>CAMERA IP GOLDEN-ULTRA S27-AMP / BOCAL / ICSEE</t>
-[...53 lines deleted...]
-    <t>Ferramentas</t>
+    <t>KIT FERRAMENTAS CHAVE (L) FONTOR 171019 - 9 PCS</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR CORPORAL SUNLIGHT 13265 / REC / BIVOLT</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
   </si>
   <si>
     <t>SUNLIGHT</t>
   </si>
   <si>
-    <t>PEN DRIVE COM OTG TYPE-C ECOPOWER - 16GB - USB 2.0</t>
+    <t>BARBEADOR DALING DL-9273 / RECARREGAVEL / 3 LAMINAS / BIVOLT</t>
+  </si>
+  <si>
+    <t>Barbeadores</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV - FIXO - 26"/63" - MEGASTAR ST602</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV - GIRATORIO - 32"/55" - MEGASTAR ST603</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C817 - 22000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SUPORTE PARA GELADEIRA/MAQUINA LAVAR - OM22247</t>
-[...29 lines deleted...]
-    <t>Moedores de Carnes</t>
+    <t>LIQUIDIFICADOR ECOPOWER EP-3206 - 600W - 2L - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR ECOPOWER EP-3205 - 600W - 2L - 220V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR ECOPOWER EP-3204 - 600W - 1.8L - 220V</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA INFANTIL FOSTON X200 - ROSA</t>
+  </si>
+  <si>
+    <t>Motos el�tricas</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA INFANTIL FOSTON X200 - VERMELHO</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA INFANTIL FOSTON X200 - VERDE</t>
+  </si>
+  <si>
+    <t>MOTO ELETRICA INFANTIL FOSTON X200 - AZUL</t>
+  </si>
+  <si>
+    <t>MOEDOR DE CAFE ELECTROBRAS EBMC-200 - 110V</t>
+  </si>
+  <si>
+    <t>Cafeteiras</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752586a48b49995016786e75c56bf04.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54421439fdbda22c335bbad0a25738.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0de798c52405fafe17c8786a5bfb4d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b813eb874a54d9e242c1d2b5881e803.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914a11327099767849084eb8aaab295.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22874ab0ac9ca526f647ae7989301fac.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c268c034eaf2f1b92b6c9fe7ae4539.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ca902408afd245128b963f1bfa8bc.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77172b0608f6596606185a326614ab.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e778f1035e9f969cdaecbab4eaf4e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbd23a52a8072caf2e6763bbb04eae.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6d22a4cea03bad0d3f9bf702d5295e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1065d509356ab5979f013ed4fb205b8.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03422b39af7376d311f556903e34641.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfb5799d2c8746d789c86e719ab745.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ffb9657955dfff2fde4dd2a8665437.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc526975c07127e292af14c1e15da4d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e1b6143d7bc82340eaf81e5988dcc.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ed8e783521dccfea20195bd042dbe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c40f8a52f0b2437458ef40db700eb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3eb51946db0e2d8cfc44c29c12916.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4fba3ad0783b9b7209bd47aafa5c4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ace35f3ea4806017108680ba11538b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63b60fdbf1be545f35b0eb1869d17c1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979c5ebcf86d4daedeaedb792004d83.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b0af7c0cfe87c601cebf3abb89618.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ca3ed7c47acbacd0e0426e17cafa0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac944b6fc14abb529587e33598be5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d58efdb98661bffb54c373c83a54f3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4906723918b1f46334a07237d12fc.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4731f92f00eac7bcf5edb388fd06c193.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dbd20be3260ebaac7de77d6e8516e9.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd10d22fc72112b90024cf0fdb56ff7.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fd55f89ceca702bcef9328bd5aefab.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d153c83c7d374a016128b7ae8629e3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f647a49ffd3051a61d4810f351bbe.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b005a4bcb737cba73352b893743a9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec89b9d0ffa5d1a1a66bcddf57ad699a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99b4a10ebe4aca6ce912899427d9740.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc261ee660bf098b8d422068b46f8d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="71.84" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>573191</v>
+        <v>575478</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>573153</v>
+        <v>575447</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>573146</v>
+        <v>575423</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>8.5</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>573122</v>
+        <v>575416</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
         <v>16</v>
       </c>
       <c r="E5" t="s">
         <v>17</v>
       </c>
       <c r="F5" s="3">
-        <v>430.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>573115</v>
+        <v>575379</v>
       </c>
       <c r="C6" t="s">
         <v>18</v>
       </c>
       <c r="D6" t="s">
         <v>19</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>7.0</v>
+        <v>0.01</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>573061</v>
+        <v>575362</v>
       </c>
       <c r="C7" t="s">
         <v>21</v>
       </c>
       <c r="D7" t="s">
         <v>22</v>
       </c>
       <c r="E7" t="s">
         <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>8.5</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>573054</v>
+        <v>575355</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>22.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>573047</v>
+        <v>575317</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>27.0</v>
+        <v>13.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>573030</v>
+        <v>575300</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>16</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="F10" s="3">
-        <v>500.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>573009</v>
+        <v>575270</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>15.75</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>572996</v>
+        <v>575263</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>18.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>572965</v>
+        <v>575249</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>28.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>572910</v>
+        <v>575171</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
         <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>7.25</v>
+        <v>36.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>572897</v>
+        <v>575164</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
         <v>39</v>
       </c>
       <c r="E15" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F15" s="3">
-        <v>4.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>572873</v>
+        <v>575157</v>
       </c>
       <c r="C16" t="s">
         <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>2.83</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>572842</v>
+        <v>575133</v>
       </c>
       <c r="C17" t="s">
+        <v>42</v>
+      </c>
+      <c r="D17" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E17" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="3">
-        <v>7.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>572828</v>
+        <v>575126</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F18" s="3">
-        <v>16.5</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>572811</v>
+        <v>575119</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>9</v>
+        <v>20</v>
       </c>
       <c r="F19" s="3">
-        <v>29.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>572804</v>
+        <v>575102</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>51</v>
+        <v>20</v>
       </c>
       <c r="F20" s="3">
-        <v>20.0</v>
+        <v>180.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>572798</v>
+        <v>575072</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>40.0</v>
+        <v>16.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>