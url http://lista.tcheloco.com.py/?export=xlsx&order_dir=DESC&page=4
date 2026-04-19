--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -14,203 +14,164 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 00:13</t>
-[...20 lines deleted...]
-    <t>Termica</t>
+    <t>Lista gerada no: 19/04/2026 09:20</t>
+  </si>
+  <si>
+    <t>FURADEIRA TUCANO TC-S8703 - 220V</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>FURADEIRA TUCANO TC-S8703 - 110V</t>
+  </si>
+  <si>
+    <t>FURADEIRA TUCANO TC-S8702 - 220V</t>
+  </si>
+  <si>
+    <t>FURADEIRA TUCANO TC-S8702 - 110V</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS - PARAFUSADEIRA TUCANO TC-139A - 139 PCS</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS TUCANO TC-008H - 8 PCS</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS TUCANO TC-045Y - 45 PCS</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS TUCANO TC-S61 - 6 IN 1 - 220V</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS TUCANO TC-S61 - 6 IN 1 - 110V</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H123 BLT - TWS - ANC</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H111 - BLT - TWS</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ECOPOWER EP-H155 - BLT - TWS</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL LK-007 - 180� - 8X - 2.4" - BRANCO</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>KIT DE MARMITAS COM BOLSA TERMICA LUNCH BOX ZE-2502 - 4 PCS</t>
-[...23 lines deleted...]
-    <t>Ferramentas</t>
+    <t>CAMERA DIGITAL LK-007 - 180� - 8X - 2.4" - ROSA</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS COM MALETA NEW TOOLS - 108 PCS</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1997 - BLT -14.5"</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C838 - 33000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>PISTOLA DE CALOR WADFOW WHG2501 - 220V</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>FURADEIRA DE IMPACTO TOTAL UTG1071366 - 110V</t>
   </si>
   <si>
     <t>TOTAL</t>
   </si>
   <si>
-    <t>ESMERILHADEIRA ANGULAR TOTAL UTG10912556 - 220V</t>
-[...74 lines deleted...]
-    <t>C�meras digitais</t>
+    <t>FURADEIRA ELETRICA TOTAL UTD204101 - 110V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +194,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b516742457c075db0a04ae579e915.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197762be1f3129a6ebe72e73ec80fe9f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05f3c55391cd3a147ca3c9d959527d.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891ffaf5dcc11551417dd872e64e7d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b05480554d6239f13f6092dd2f7be.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec53252b5f16059bfb77dbb3e1860227.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c39d0d03021344b3f0ca8e913fdbc0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c59fcdc65032675134b241ede9e87.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbb2870a388e15daabd378a39439657.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a5496d26d22748006d86f6189c45.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1af1a53bc4f808367b8052f71be4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8fa58610fb4483134509402ee30a8a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66339ad79c41f323189a5c7855037ccc.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375f63ea3bffd5adad02d7e344229bc1.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cda684dddde07f1efdf2daf4190021.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0af44a65accc13785b127b1c77cdc1.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb77dbc9a059dae02cdca39b97b674.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d78c5ccfcb8c37fb423bbab942f60f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbdf8663cf8414337af8fd87df2451.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb2c048cdadc25ef16dd1fa70fa4e1f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b0f6f126cae4b28474f766901baa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8d8ed21f8a6cdb88a2c01a16c47cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244736b1484d6c0ebfd01153b06021a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeab2e7a5a7d6b0724ab10deb1c8ccf7.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeef48c00cadecb08b52397bbc33ce5.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d17874dd46e3b4da66b7e96425a09.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5bd164b7c01233c504f7b4fe8e268.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b2f578be3c8f4a210f1c72dabd2a0.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e35a1d7d4eb5a54421c0622f13acd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e6449bf3a49bbb44173358ec5535f7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acfd4e8570a42977235cdb4b6c63cf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42351849301577e1d9c6336760eee3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42083fca42474652c13305579993c17.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0d1c1fdf687343594070a6d4713e5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e15adc0003d53fd581b7c2923b2d61.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1043a5ed450359e4542a6c418837ad.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087c8ddfd5e1ca9a31613639b4632a4.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65fa704b78abfc6e57c4169e22440d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfef3653506e5ef1358dc8621ac499.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1706fcfbe87ba23bced7c34b57f6819d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1146,415 +1107,415 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>586221</v>
+        <v>589475</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>16.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>586214</v>
+        <v>589468</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>16.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>586207</v>
+        <v>589451</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>16.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>586191</v>
+        <v>589444</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>13</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>12.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>586184</v>
+        <v>589420</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>8</v>
       </c>
       <c r="E6" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>14.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>586177</v>
+        <v>589413</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E7" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F7" s="3">
-        <v>5.5</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>586160</v>
+        <v>589406</v>
       </c>
       <c r="C8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D8" t="s">
-        <v>20</v>
+        <v>8</v>
       </c>
       <c r="E8" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F8" s="3">
-        <v>129.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>586092</v>
+        <v>589390</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>16</v>
       </c>
       <c r="D9" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>31.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>586085</v>
+        <v>589383</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="D10" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E10" t="s">
-        <v>24</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>31.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>586078</v>
+        <v>589376</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>19</v>
       </c>
       <c r="D11" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>27.0</v>
+        <v>6.6</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>586061</v>
+        <v>589369</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>11.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>586047</v>
+        <v>589352</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="D13" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>2.99</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>585996</v>
+        <v>589345</v>
       </c>
       <c r="C14" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="F14" s="3">
-        <v>163.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>585989</v>
+        <v>589338</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>27</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F15" s="3">
-        <v>6.0</v>
+        <v>37.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>585972</v>
+        <v>589321</v>
       </c>
       <c r="C16" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>26</v>
       </c>
       <c r="F16" s="3">
-        <v>29.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>585965</v>
+        <v>589314</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D17" t="s">
-        <v>41</v>
+        <v>30</v>
       </c>
       <c r="E17" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>18.0</v>
+        <v>367.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>585958</v>
+        <v>589291</v>
       </c>
       <c r="C18" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="D18" t="s">
-        <v>44</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>42</v>
+        <v>21</v>
       </c>
       <c r="F18" s="3">
-        <v>99.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>585941</v>
+        <v>589277</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>46</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="F19" s="3">
-        <v>21.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>585934</v>
+        <v>589260</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>35</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>8</v>
       </c>
       <c r="E20" t="s">
-        <v>42</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>35.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>585927</v>
+        <v>589253</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>57.0</v>
+        <v>19.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>