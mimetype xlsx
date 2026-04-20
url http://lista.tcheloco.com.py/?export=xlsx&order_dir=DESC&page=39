--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -14,188 +14,179 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="43">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 04:47</t>
-[...5 lines deleted...]
-    <t>Acess. p/ Celular</t>
+    <t>Lista gerada no: 20/04/2026 12:17</t>
+  </si>
+  <si>
+    <t>MINI PROJETOR TUCANO TC-00</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8018</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SUPORTE UNIVERSAL PARA CELULAR  ECOPOWER EP-T008</t>
-[...50 lines deleted...]
-    <t>Jarras Eletricas</t>
+    <t>LANTERNA POLICE ECOPOWER EP-8013</t>
+  </si>
+  <si>
+    <t>SANDUICHERA INTERBRAS G30BR - 4 UNID - 110V</t>
+  </si>
+  <si>
+    <t>Sanduicheiras / Tostadores</t>
+  </si>
+  <si>
+    <t>INTERBRAS</t>
+  </si>
+  <si>
+    <t>GRILL INTERBRAS H20BR - 110V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR QYLAR TURBO QY-2002 - 1000W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>QYLAR</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR QYLAR TURBO QY-2002 - 1000W - 110V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR QYLAR POWER BLEND QY-1216 - 220V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR QYLAR POWER BLEND QY-1216 - 110V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR PORTATIL QYLAR BLENDER TWIST QY-1602 - 220V</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR PORTATIL QYLAR BLENDER TWIST QY-1602 - 110V</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR QYLAR CITRUS QY-0310 - 220V</t>
+  </si>
+  <si>
+    <t>Espremedor /  Extrator de Frutas</t>
+  </si>
+  <si>
+    <t>ESPREMEDOR QYLAR CITRUS QY-0310 - 110V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER QYLAR QY-0106 - PRETO - 3.6L - 110V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>GRILL RAF R.5414 - CHAPA LISA - 70CM - 220V</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>BALAN�A DE MERCADO KANDEXS K-B4001 - 40K - BIVOLT</t>
-[...2 lines deleted...]
-    <t>Balan�as de Mercado</t>
+    <t>COPO TERMICO 473ML - CERRO PORTE�O</t>
+  </si>
+  <si>
+    <t>Copos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>RAQUETE ELETRICO - MATA MOSCA OM 20865</t>
-[...38 lines deleted...]
-    <t>Aspiradores</t>
+    <t>COPO TERMICO 473ML - OLIMPIA</t>
+  </si>
+  <si>
+    <t>FORNO ELETRICO ELECTROBRAS EBHE-66L - 220V/50HZ</t>
+  </si>
+  <si>
+    <t>Fornos eletrico</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - BOCA JUNIORS</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 473ML - RIVER PLATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +209,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf10e05d9fe998ba88c7d9824519e.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf08940dc8d5ac25cf86a1482d4716.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25da9cbc27c6b4a72bc3dae567845f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1f9dfad5db96ec7701f5ddb6950f3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad2b7148c63d7016f7cb3a9ca1aa83e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b530b89b7e320c4e6d71ae934946136e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac90e7ec91bd9d354f22d3df58482c6.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42005136956349a4b220b7e59bc0f852.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9625945524bdc9b8dddd987dc03669.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669328dbc6d07ba6e29bec121e125d4b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aca0d4a0bc28f2c9ae40a1118ebfcc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f7cf23874c5b154ee5fe380f5357a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a255fe0c45b860c1f9da56aaaab2b07e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3920e216af0485e98efd86cf1faba.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de288dacc2fadb572166796b53883082.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea2c96bc7ddbf09825b90fbcf6741b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f606bc987366ed63f6e1de19dc3b02.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f087b98b1da2466ed5dd0b71bb33de.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abf15559f8dd51a59ac46e6b8ac659.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb75ea1c34e4001912ed1b0cbebe7c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e580e75b35de8298155b38fb84d91c12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e431f48fe2c79918712a46fb474395.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d46bb7516a801cd7c77f27b8d57af4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551d57abb4a3a4d106ba068b133d5377.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c00b899a77b98a5aa8622c906414ef.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c462ecb7a750fd75ca5ac0b0f25696.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a089d0d9734c55395a1657cb96ec6a53.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7246e187d9c349dd044439b6a74bc06.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce53a2d11d6872495371f7e8118179.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae603209a4e1d0bf69338594f60253.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d858bb42d6aa798073918f39d6b07.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe949aac377b831d5eade842e5c863.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078a1be96745fc728538c18293100f34.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560c36bb62bb41eaa01226b7885f15cd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bd188c7c905cb742bae37aca73e596.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce17af28fc465ef39563469923f3a0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdd7d52969bca35ccfb9bc8fcce504.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f622dcb026933f0dcf71a4358fb2b8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68e9ab9b4b700f87c70b7b7bf01c2.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08680c9473db4a381f8526dfadd5d90.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1120,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>574280</v>
+        <v>577090</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>3.75</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>574273</v>
+        <v>577076</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.75</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>574266</v>
+        <v>577069</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>33.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>574259</v>
+        <v>576956</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>57.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>574242</v>
+        <v>576895</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
+        <v>18</v>
+      </c>
+      <c r="E6" t="s">
         <v>16</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>39.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>574228</v>
+        <v>576864</v>
       </c>
       <c r="C7" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E7" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>107.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>574211</v>
+        <v>576857</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>115.0</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>574204</v>
+        <v>576840</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
         <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>275.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>574174</v>
+        <v>576833</v>
       </c>
       <c r="C10" t="s">
+        <v>24</v>
+      </c>
+      <c r="D10" t="s">
+        <v>20</v>
+      </c>
+      <c r="E10" t="s">
         <v>21</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>6.75</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>574167</v>
+        <v>576826</v>
       </c>
       <c r="C11" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="F11" s="3">
-        <v>7.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>574150</v>
+        <v>576819</v>
       </c>
       <c r="C12" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>105.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>574143</v>
+        <v>576802</v>
       </c>
       <c r="C13" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>15</v>
+        <v>28</v>
       </c>
       <c r="E13" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>103.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>574129</v>
+        <v>576796</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="D14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E14" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>15.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>574075</v>
+        <v>576789</v>
       </c>
       <c r="C15" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E15" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>17.5</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>574051</v>
+        <v>576765</v>
       </c>
       <c r="C16" t="s">
         <v>32</v>
       </c>
       <c r="D16" t="s">
+        <v>18</v>
+      </c>
+      <c r="E16" t="s">
         <v>33</v>
       </c>
-      <c r="E16" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>4.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>574044</v>
+        <v>576734</v>
       </c>
       <c r="C17" t="s">
+        <v>34</v>
+      </c>
+      <c r="D17" t="s">
         <v>35</v>
       </c>
-      <c r="D17" t="s">
+      <c r="E17" t="s">
         <v>36</v>
       </c>
-      <c r="E17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>268.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>574037</v>
+        <v>576727</v>
       </c>
       <c r="C18" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D18" t="s">
+        <v>35</v>
+      </c>
+      <c r="E18" t="s">
         <v>36</v>
       </c>
-      <c r="E18" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>225.0</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>574020</v>
+        <v>576680</v>
       </c>
       <c r="C19" t="s">
+        <v>38</v>
+      </c>
+      <c r="D19" t="s">
         <v>39</v>
       </c>
-      <c r="D19" t="s">
+      <c r="E19" t="s">
         <v>40</v>
       </c>
-      <c r="E19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>113.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>574006</v>
+        <v>576635</v>
       </c>
       <c r="C20" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>4.6</v>
+        <v>4.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>573986</v>
+        <v>576628</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D21" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="F21" s="3">
-        <v>21.0</v>
+        <v>4.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>