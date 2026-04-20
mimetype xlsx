--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -14,191 +14,236 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="47">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 04/03/2026 03:21</t>
-[...11 lines deleted...]
-    <t>MIXER SONIFER SF-8158 - 220V</t>
+    <t>Lista gerada no: 20/04/2026 12:03</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR PHILIPS-WALITA RI-2110 - 110V</t>
   </si>
   <si>
     <t>Liquidificadores / Mixer</t>
   </si>
   <si>
-    <t>SONIFER</t>
-[...2 lines deleted...]
-    <t>FONE DE OUVIDO ECOPOWER EP-H170 / BLUETOOTH / ARCO</t>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>CELULAR IPRO V20S FLIP - DUAL SIM - 4G - DOURADO</t>
+  </si>
+  <si>
+    <t>Celulares Ipro</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>RECEPTOR IPTV HTV H9 - COMANDO DE VOZ - 4K - 16GB/2GB</t>
+  </si>
+  <si>
+    <t>Receptor</t>
+  </si>
+  <si>
+    <t>HTV</t>
+  </si>
+  <si>
+    <t>HUB SWITCH HIKVISION DS-3E1309P-El/M - POE - 8 PORTAS</t>
+  </si>
+  <si>
+    <t>Hub</t>
+  </si>
+  <si>
+    <t>HIKVISION</t>
+  </si>
+  <si>
+    <t>MOCHILA PARA NOTEBOOK XO-CB01 - NEGRO - 14"</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>RASTREADOR LOCALIZADOR AIRTAG XO-LP01 - ANDROID - APP TUYA</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO XIAOMI REDMI BUDS 6 PLAY - ROSA</t>
   </si>
   <si>
     <t>Fone sem fio</t>
   </si>
   <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI POCO M7 / 128GB / 6 RAM / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>PATINETE INFANTIL 16314</t>
+  </si>
+  <si>
+    <t>Infantil</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>KIT DE TALHERES FD-666 - MALETA DOURADA - 24 PCS</t>
+  </si>
+  <si>
+    <t>Talheres</t>
+  </si>
+  <si>
+    <t>CAPA DE CHUVA IMPERMEAVEL LUO LU-040</t>
+  </si>
+  <si>
+    <t>Esportivo</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PISTOLA LUO LU-4983</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>LUO</t>
+  </si>
+  <si>
+    <t>LANTERNA ECOPOWER RECARREGAVEL EP-8135 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SPEAKER ECOPOWER EP-1801 - BLT - LED</t>
-[...47 lines deleted...]
-    <t>SECADOR TUCANO MD-D05 - 8600W - ION - 220V</t>
+    <t>VENTILADOR DE TETO CP56 CANARMNA - 56" - 110V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>FREE</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER P-6609 - 9000W - LED - 110V</t>
   </si>
   <si>
     <t>Secadores</t>
   </si>
   <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR MEGASTAR CH07N - 10000MAH</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER HYE HYE-389 - PRETO - 4.5L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER HYE-021 - PRETO - 10L - 110V</t>
+  </si>
+  <si>
+    <t>ANDROID TV BOX PINGUIN TV MXQBOX10 / 16GB-256GB</t>
+  </si>
+  <si>
+    <t>Android Tv</t>
+  </si>
+  <si>
+    <t>PINGUIM TV</t>
+  </si>
+  <si>
+    <t>PROJETOR TUCANO TC-005 - WIFI NEW</t>
+  </si>
+  <si>
+    <t>Projetor / Tela</t>
+  </si>
+  <si>
     <t>TUCANO</t>
-  </si>
-[...34 lines deleted...]
-    <t>Acess. p/ Celular</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -221,51 +266,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2335a4b9fdfe7659b9858007455f7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fedcc94ad4b79b11b690b061e512863.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd1c1f835352a0c1dd0442a49a75fc.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ee1dd3bf73cf4c113a5554a5b6814.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a359fd582ce19c1b13efbdd419e78ea.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283008e52ef832332596df758c91b3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca21c431a79569ed51652f8125947f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ae6bbf566cdab5e0481a31c536ef5.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15d5b45d9f7bb310534ade4bc8d689.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f74ed3101285ad811a2a108a0248c3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5cf9344cfad02e20f4a36501abe4d6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847f154f75bfc684a236319173f07e3f.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b203c97908e9ba71e047084f74ce9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85397107edd9c757187ee8c9c11cad58.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad13bb4ecdb45ba5b9d0cc6de7daaf.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c5dfc601f6127b1e368df5aafe178f.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46261c24c72fbec0dfa0c30567e60c3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471662328e9d909b02ab8db49dab7a86.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f2f94b4d9374b97289d030a78afc1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4aa6bd4046399f51de8ce5828b6b6.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1ad4b1ede29ae43a4f5d14116ad26.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc954b47679378083087d1b34b59e54.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4e583ca6c3b184f04a162020bbc07.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334f6ede71b55225cb75a9f123eb42a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcc3304bc86baad6514ae2643922394.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ae96cf5f1d66dd08a88cc0ec8d0035.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8fdc12d4a7421598716267dab94058.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7ac3ea289ec41cc5c6aa7a734d11.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6a49009eb4c2cd6ca0ab46c9dfe8b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458db7c9e74ac8b82c39cfb4d72d157b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae92b12d9db9d1a3f9a28e934f3a6f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803527b60309fa1100421cea85d6e220.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737665d83c3076b7c0dff6bab85223f0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90371d56255aada09a06c383850655.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566d7b33cf1ec81aed597abe340c2f2c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccc31dfd6620022730b0e7104eeced.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c968ea3075dd10a5d3d10eda5e2fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777d2c5156d046f6a9771979900e166.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b8bbc267f4e60ffb22094b314136a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbb3ae0b71fbacbcfbc25de5ab1734.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1132,417 +1177,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="61.271" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>574648</v>
+        <v>577557</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>0.99</v>
+        <v>27.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>574631</v>
+        <v>577540</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>27.9</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>574549</v>
+        <v>577526</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.0</v>
+        <v>169.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>574525</v>
+        <v>577489</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>32.0</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>574518</v>
+        <v>577472</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>15</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>28.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>574501</v>
+        <v>577465</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>74.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>574488</v>
+        <v>577427</v>
       </c>
       <c r="C8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>47.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>574471</v>
+        <v>577397</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>65.0</v>
+        <v>126.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>574457</v>
+        <v>577380</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>325.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>574426</v>
+        <v>577373</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>574419</v>
+        <v>577359</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E12" t="s">
-        <v>27</v>
+        <v>36</v>
       </c>
       <c r="F12" s="3">
-        <v>10.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>574396</v>
+        <v>577311</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="F13" s="3">
-        <v>11.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>574372</v>
+        <v>577267</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>41</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="F14" s="3">
-        <v>18.9</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>574365</v>
+        <v>577243</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="E15" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="F15" s="3">
-        <v>18.9</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>574341</v>
+        <v>577236</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F16" s="3">
-        <v>5.5</v>
+        <v>64.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>574327</v>
+        <v>577229</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="F17" s="3">
-        <v>29.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>574310</v>
+        <v>577151</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="D18" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F18" s="3">
-        <v>29.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>574303</v>
+        <v>577137</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="D19" t="s">
-        <v>40</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>41</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>12.0</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>574297</v>
+        <v>577120</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>56</v>
       </c>
       <c r="D20" t="s">
-        <v>40</v>
+        <v>57</v>
       </c>
       <c r="E20" t="s">
-        <v>41</v>
+        <v>58</v>
       </c>
       <c r="F20" s="3">
-        <v>12.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>574280</v>
+        <v>577106</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>59</v>
       </c>
       <c r="D21" t="s">
-        <v>46</v>
+        <v>60</v>
       </c>
       <c r="E21" t="s">
-        <v>15</v>
+        <v>61</v>
       </c>
       <c r="F21" s="3">
-        <v>3.75</v>
+        <v>52.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>