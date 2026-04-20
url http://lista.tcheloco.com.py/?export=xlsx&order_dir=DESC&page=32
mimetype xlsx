--- v0 (2026-03-04)
+++ v1 (2026-04-20)
@@ -14,188 +14,224 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 22:27</t>
-[...5 lines deleted...]
-    <t>Fritadeiras / Air Fryer</t>
+    <t>Lista gerada no: 20/04/2026 07:27</t>
+  </si>
+  <si>
+    <t>VENTILADOR ECOPOWER EP-V302 RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2283 USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>BATEDEIRA BRITANIA PLANET BBP760P - PRETO - 220V</t>
+  </si>
+  <si>
+    <t>Batedeiras</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO GAMER KOLKE KGA-312 - HERO</t>
+  </si>
+  <si>
+    <t>Fones P/Pc</t>
+  </si>
+  <si>
+    <t>KOLKE</t>
+  </si>
+  <si>
+    <t>TABLET XIAOMI REDMI PAD 2 - 11" - 256G/8GB - CINZA</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>FECHADURA ELETRONICA HYE-630MAX - COM CAMERA</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
   </si>
   <si>
     <t>HYE</t>
   </si>
   <si>
-    <t>ANDROID TV BOX PINGUIN TV MXQBOX10 / 16GB-256GB</t>
-[...44 lines deleted...]
-    <t>Suportes P/ TV</t>
+    <t>LED PISCA-PISCA COLOR RF-01 - 100 LED - 220V</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>PLACA INFRARROJA ECOLINK EL-1001 - 220V</t>
+  </si>
+  <si>
+    <t>Fogoes</t>
+  </si>
+  <si>
+    <t>ECOLINK</t>
+  </si>
+  <si>
+    <t>PATINETE ELETRICO FOSTON X3 PRO - PRETO - 10.400MAH - S/G</t>
+  </si>
+  <si>
+    <t>Patinete Eletrico</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>BATERIA CR2032 WADFOW WJX2K32 - 5 PCS</t>
+  </si>
+  <si>
+    <t>Baterias</t>
+  </si>
+  <si>
+    <t>WADFOW</t>
+  </si>
+  <si>
+    <t>CAMERA IP XIAOMI MI MBC27 - C201</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR BIGSTAR BSP-3015-S POWER - 350W - 220V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>MINI PROCESSADOR MULTILASER CE077EUR - 100W - 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>MULTILASER</t>
+  </si>
+  <si>
+    <t>ESCOVA COM SECADOR MULTILASER EB116EU - 220V</t>
+  </si>
+  <si>
+    <t>Escovas Alisadoras</t>
+  </si>
+  <si>
+    <t>CAMERA INFANTIL COM IMPRESORA SATE A-DV919 - LILAS</t>
+  </si>
+  <si>
+    <t>Infantil</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>MAQUINA DE DONUTS RAF R.531Q - 8 UNID - 220V</t>
-[...2 lines deleted...]
-    <t>Sanduicheiras / Tostadores</t>
+    <t>FILTRO DE LINHA SATE A-R14 - USB/TIPO-C</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>BATERIA 9V MAXDAY -  CAIXA 10 PCS</t>
+  </si>
+  <si>
+    <t>PANELA PARA FAZER MACARRAO RAF R.5476 - 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
   </si>
   <si>
     <t>RAF</t>
   </si>
   <si>
-    <t>SANDUICHERA INTERBRAS G30BR - 4 UNID - 110V</t>
-[...44 lines deleted...]
-    <t>FRITADEIRA AIR FRYER QYLAR QY-0106 - PRETO - 3.6L - 110V</t>
+    <t>MIXER 5 EM 1 RAF R.309B - 300W- PRETO - 220V</t>
+  </si>
+  <si>
+    <t>RADIO CAR ECOPOWER EP-8749 - AND/BT/USB/9"</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +254,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d354fce4c0ec87aa27100c02290ccfd2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c105ff92ede8a3772aea2fa56b44d3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b058c886eaccde150ff57262ed633.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e749e1aca005ab90c18b3bd64defad83.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf098c9f4d92dd43171e0b9eb6c597b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3dd32029449ddfbea20783ce84949d.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0394b2baea62f79db37af17eb2a333.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e390a4bc8eb3dcea4cab53f635920.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379981a202e15cd8f72889dc8e6209dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93727d49bc892a6b686b9da07b68c46.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce20d7f4d07ac51d38129c3c6e71c89.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e42470223cba8a946a47d11858f94e.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396f7d6841c16865d334e9c7a760b5e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687413f6bd3d5e3db0b2447fa524b04.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fcb67f58373d1a9d1e7032b36888a.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7640ccf2d4f9a29b4227abf24ea30290.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b90a7569d174c79b53701d02dd69e5.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562395e9fad4b9605ee4c87e065f2a7.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc890e78255fe133a8c4fe39e5dcad4.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf9892887cb8318da9713bb94275bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169b3a3ab51d5fd0b6f420786b9c3a62.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4acfc909a0f6414e65714ded0f727.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ecad29aef53cb138bb8d77c124217.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4cdb8951fde580c6fc6d6e1dcb8b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef942bcd995e5db27d9e3e0aa7a0b52a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3022f0ae56984171646ab120ef688.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af458321911709bd3be86b50ef701977.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83a79d16997286a12a0d698a828fd4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e663319eb8fe049096f8d57de4a241.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62aba2a87522a65783833ffe1765d1d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f4e16d01f2320053cfd520ad01bfc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a3e4611d9151ae2c537c9935c05bda.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb3830c8c78461d6777d9c10897df.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bace209cb046ad12eabe70db429007d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae126a6c81b0843f1119cfbcecbc22c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc736ed9012cc71b7e95893eab8ead5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c0b2f8b759756813bd14528ab7b288.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd93deadb146854982117fd0395a70.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ae9ea1f040b001bb043c8c644c98bc.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2c09bb9e841b4f4fe50ca7c86ce1bb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1165,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="38.848" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>577137</v>
+        <v>579865</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>55.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>577120</v>
+        <v>579858</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>13.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>577113</v>
+        <v>579810</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>247.0</v>
+        <v>59.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>577106</v>
+        <v>579711</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>17</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>52.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>577090</v>
+        <v>579698</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="F6" s="3">
-        <v>26.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>577076</v>
+        <v>579629</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="F7" s="3">
-        <v>11.0</v>
+        <v>88.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>577069</v>
+        <v>579599</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="F8" s="3">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>577045</v>
+        <v>579582</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="F9" s="3">
-        <v>24.5</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>577021</v>
+        <v>579568</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="F10" s="3">
-        <v>11.0</v>
+        <v>255.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>576956</v>
+        <v>579551</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="F11" s="3">
-        <v>20.0</v>
+        <v>1.03</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>576895</v>
+        <v>579537</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F12" s="3">
-        <v>15.0</v>
+        <v>24.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>576864</v>
+        <v>579520</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D13" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="F13" s="3">
-        <v>27.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>576857</v>
+        <v>579506</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>41</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F14" s="3">
-        <v>27.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>576840</v>
+        <v>579483</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="F15" s="3">
-        <v>21.0</v>
+        <v>9.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>576833</v>
+        <v>579476</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="E16" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F16" s="3">
-        <v>21.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>576826</v>
+        <v>579452</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="E17" t="s">
-        <v>36</v>
+        <v>48</v>
       </c>
       <c r="F17" s="3">
-        <v>24.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>576819</v>
+        <v>579445</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="D18" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="E18" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="F18" s="3">
-        <v>24.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>576802</v>
+        <v>579438</v>
       </c>
       <c r="C19" t="s">
-        <v>42</v>
+        <v>52</v>
       </c>
       <c r="D19" t="s">
-        <v>43</v>
+        <v>53</v>
       </c>
       <c r="E19" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>576796</v>
+        <v>579391</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="D20" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="F20" s="3">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>576789</v>
+        <v>579377</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>56</v>
       </c>
       <c r="D21" t="s">
-        <v>8</v>
+        <v>57</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>25.0</v>
+        <v>72.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>