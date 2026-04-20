--- v1 (2026-03-04)
+++ v2 (2026-04-20)
@@ -14,203 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 21:04</t>
-[...5 lines deleted...]
-    <t>Apresentador de Slides</t>
+    <t>Lista gerada no: 20/04/2026 06:00</t>
+  </si>
+  <si>
+    <t>SPEAKER KOLAV D1238 12"/USB/TF/FM/BLT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>KOLAV</t>
+  </si>
+  <si>
+    <t>TV 70'' SMART LED JVC 70KM558 - HD SMART/4K/GOOGLE</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>JVC</t>
+  </si>
+  <si>
+    <t>TV 32" SMART LED JVC 32KM158 - HD SMART/4K/GOOGLE</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA KODAK - AA - 2 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>KODAK</t>
+  </si>
+  <si>
+    <t>CCTV CONECTOR P4 FEMEA</t>
+  </si>
+  <si>
+    <t>Acess�rios dvr</t>
+  </si>
+  <si>
+    <t>VISIONBRAS</t>
+  </si>
+  <si>
+    <t>ASPIRADOR XIAOMI G20 BHR8831 - BRANCO</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>VAPOREIRA DE ALIMENTOS ELETRICA WINNINGSTAR ST-6916 - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>WINNINGSTAR</t>
+  </si>
+  <si>
+    <t>FURADEIRA DE IMPACTO SATE A-TK842 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>APRESENTADOR LASER SEM FIO - SATE LR-27R</t>
-[...5 lines deleted...]
-    <t>Speakers Pequenos</t>
+    <t>ESCOVA FACIAL LIMPEZA MEGASTAR BR905</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>MULTIPROCESSADOR WINNINGSTAR ST-5583 - 10X1 - 220V</t>
+  </si>
+  <si>
+    <t>Multiprocessadores</t>
+  </si>
+  <si>
+    <t>VAPORETO WINNINGSTAR ST-4600 - 220V</t>
+  </si>
+  <si>
+    <t>GARRAFA TERMICA QAN QAN-2145 - 1.5L+ 150ML</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>KIT CHAVE DE FENDA FREFOX 155183 - 3 PCS</t>
+  </si>
+  <si>
+    <t>KIT CHAVE DE FENDA FREFOX TSL-50 (155185) - 5 PCS</t>
+  </si>
+  <si>
+    <t>KIT DE MANICURE OM-18882</t>
+  </si>
+  <si>
+    <t>OM</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F320 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>BATERIA AUXILIAR ECOPOWER EP-C526 TURBO - 10000MAH</t>
-[...107 lines deleted...]
-    <t>DIVERSOS</t>
+    <t>RADIO ECOPOWER EP-F322 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F321 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F319 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F318 - REC/USB/SD/BLT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864d7555757391b92c5e7e107b1a84e7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72107d503e00b64f2a592cc584d5c2f4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1830274e5ed15a3e3cb11ff8b9207.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb040c54cbb9cb936ae2a71d8e34d2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c488d7c4a6ef80cd7f445537dc544eb.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae28814af3620318552dc529b15b93.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a871116277f05e8dd250477eaa04ac.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5ec8d71f4f2a290a49c105beaeb20f.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb75701484529db9171c8ad88f898b0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7404c7f000df7002460f248b60b10c7d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d0acb3b421103404afe828a5d28b5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20c41c9c5da062d54aa810f871b40.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fbebc81b48e55c6db885e6bef7e03.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4be6adf620cf9c77165b61f6e0fa4e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc53b8a154d330df00b1f878f16b3c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca3ba5c1450a0e59ce1cfe10e1789d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a43d2d0486fc90d78e0a70b9613b7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1c7f1ec14adb538fa1d999c859822.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672dd79529dbfc101e250d6f95bd5bd7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be97d03c4c04af0e4f878610793a971.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec727fb87d711062bd5796b59f3e40c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa55503d88445e60982d702a047224e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf8e551e091f8d19baaaeebd8ff216.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e5db8262f309cae0b62c2c049f432.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7869042cc636e041569b819d45d19e7.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0382a657d8f43fbee60986aae7b8d73b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a59818a703c09126abbcea4e71085d1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7051c920024a9dca01d0797082605e81.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ced981dbb2c47beb20464fa564d95.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb817c499d0662838674895abbc16fd.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aea34a7ef9aec06e8e4e49c72e6b0e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4b62d555c860d5954ea28069556188.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6fcbf5e507850bb5f9beeea196c2e.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf65c55cd185bdbb0e1ad9b36c086faa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547daa13d0ab48f4ff3c412164b12e8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8215e84c7aa9487d9d720d024fc985.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017ee2301f63aecba4e1bc7f2936c1c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05416c57c3e687c8b81d8f39e1517e6f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25446115f01bd243cfc9e398fb9d1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328003686e240976c7c3b461640f6b8c.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1145,416 +1139,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>577731</v>
+        <v>580694</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.0</v>
+        <v>83.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>577724</v>
+        <v>580670</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>6.0</v>
+        <v>499.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>577717</v>
+        <v>580632</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
         <v>11</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>120.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>577700</v>
+        <v>580618</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>13</v>
+        <v>16</v>
       </c>
       <c r="F5" s="3">
-        <v>8.0</v>
+        <v>0.59</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>577694</v>
+        <v>580595</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F6" s="3">
-        <v>9.0</v>
+        <v>0.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>577687</v>
+        <v>580571</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="F7" s="3">
-        <v>24.0</v>
+        <v>150.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>577663</v>
+        <v>580557</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F8" s="3">
-        <v>16.0</v>
+        <v>34.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>577656</v>
+        <v>580533</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="F9" s="3">
-        <v>17.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>577632</v>
+        <v>580526</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>31</v>
       </c>
       <c r="F10" s="3">
-        <v>6.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>577625</v>
+        <v>580502</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>12</v>
+        <v>33</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>15.0</v>
+        <v>59.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>577618</v>
+        <v>580489</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F12" s="3">
-        <v>22.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>577595</v>
+        <v>580441</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>155.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>577571</v>
+        <v>580434</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>52.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>577564</v>
+        <v>580427</v>
       </c>
       <c r="C15" t="s">
+        <v>39</v>
+      </c>
+      <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>65.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>577557</v>
+        <v>580410</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>27.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>577496</v>
+        <v>580380</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>22</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F17" s="3">
-        <v>40.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>577489</v>
+        <v>580373</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>48.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>577472</v>
+        <v>580366</v>
       </c>
       <c r="C19" t="s">
+        <v>46</v>
+      </c>
+      <c r="D19" t="s">
+        <v>43</v>
+      </c>
+      <c r="E19" t="s">
         <v>44</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>12.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>577465</v>
+        <v>580359</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="F20" s="3">
-        <v>8.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>577441</v>
+        <v>580342</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>44</v>
       </c>
       <c r="F21" s="3">
-        <v>4.0</v>
+        <v>14.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>