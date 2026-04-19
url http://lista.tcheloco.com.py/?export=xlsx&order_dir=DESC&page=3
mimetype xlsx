--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,200 +14,167 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="39">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 00:13</t>
-[...56 lines deleted...]
-    <t>TV 65'' SMART LED SAMSUNG 65U8000F - UHD/SMART/4K</t>
+    <t>Lista gerada no: 19/04/2026 09:21</t>
+  </si>
+  <si>
+    <t>MINI CAMERA DIGITAL CHAVEIRO SATE G6 A-DV950</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8013DS - 6MP - 2 CAM - ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>TV 50'' SMART LED SAMSUNG 50U8000F - UHD/SMART/4K/BLT</t>
   </si>
   <si>
     <t>Televis�es</t>
   </si>
   <si>
     <t>SAMSUNG</t>
   </si>
   <si>
-    <t>TV 55'' SMART LED SAMSUNG 55U8000F - UHD/SMART/4K</t>
-[...47 lines deleted...]
-    <t>Aspiradores</t>
+    <t>TV 43'' SMART LED SAMSUNG 43U8000F - FHD/SMART/TR/USB</t>
+  </si>
+  <si>
+    <t>CAMERA IP LUO SMART LU-E132 - WIFI- 2 CAM</t>
   </si>
   <si>
     <t>LUO</t>
   </si>
   <si>
-    <t>TECLADO SMART TV LUO LU-I9</t>
-[...8 lines deleted...]
-    <t>Infantil</t>
+    <t>CAMERA IP SMART LUO LU-E134 - WIFI - 2 CAM</t>
+  </si>
+  <si>
+    <t>CAMERA IP SMART LUO LU-E136 - WIFI - 3 CAM</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR CORPORAL LUO LU-49011 - ROLLING</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PESCO�O/OMBROS LUO LU-49010</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI REDMI A5 - 128GB/4 RAM - VERDE</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-3087 - 8600W - 220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-3087 - 8600W - 110V</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-3086 - 8600W - 110V</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-3086 - 8600W - 220V</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-9800 - 8600W - 110V - C/DIF - PRETO/ROSA</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-9800 - 8600W - 220V - C/DIF - PRETO/ROSA</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-9800 - 8600W - 220V - C/DIF - PRETO</t>
+  </si>
+  <si>
+    <t>SECADOR TUCANO TC-9800 - 8600W - 110V - C/DIF - PRETO</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS TUCANO TC-S51 - 5 IN 1 - 220V</t>
+  </si>
+  <si>
+    <t>MODELADORES</t>
+  </si>
+  <si>
+    <t>MODELADOR DE CACHOS TUCANO TC-S51 - 5 IN 1 - 110V</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +197,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633611051ca9cb5df2cf3c7486e4b51.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cc725346c9eda68df8ed48a36c2aa.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e9be9f6bd0b871a1ab63f3f1091c4.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa823255bfe254cc3d31f58f6f056.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e8b0a06386c36795fbc5f400cabb4c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58346edfcb0efb10e52eaf18eff9e3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e3becf5b0c352ee2152bea3163ab0.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b787be817e061d0cb0445963d2fef.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24852989d9a59111755872f612a4252.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1ba6b04ca2510f38d0208ada0a4a7.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd0b71eb42d28ae712813d825de8103.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ce8e3d1a37f55a748e91cb7d7e18.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c403e75321b213c38ffa49e860de.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a98aafaba506649bca9eed0c5378d5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b84c38afb8c6a2653e86e92d31e2c.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3309580574ee79a2cbab069fbd4745.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9e0dd34a6f2e6c02eeec66f38f2bf.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d4d88206f64c56aafb627ffea8be9.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c90d1ab448c1e717383c018603b3de.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c42ac0840b9523169a54e443a66d7.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97c101658f352fec52d47250228b04.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d473d20ebd4f96f29f7c433606d99.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4130041023d051aedc74c1ebf48201.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741bf13c763e036382b017f99df13e0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d531e5856322612cc7c28aea00d4bf6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9877bc242ec9dee9d78349d5ac3be1c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2d49fcb19cac6eb8ec36644f7b5419.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905cbc6636c9e0652154d4cd219401c7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6204950f8102f48e79a592d746de76.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb128e346333bb1c61f45b1528770d.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3f3a4fb571ae7f59488f60311d9bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f7a960cf69b7790fb9ce34b3abc19.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f37f939c8817f8921fc18b849f6fd4b.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616768ba1af81b230e5482957c0e91aa.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe598c7b0147762bae52c3f84c6acfa8.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f90ee2c5541c0930e3884d940cf34.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9d4bbea381a1d21b35966de92cd6a.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18a60398c030784cfc6a149eea7064.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb142cef8f729ea5790462e9ebb5354.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee571ff5553f37329595c4797c3bb.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1142,416 +1109,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="19.995" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="9.283" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>586443</v>
+        <v>589710</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>19.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>586436</v>
+        <v>589703</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>21.0</v>
+        <v>49.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>586429</v>
+        <v>589697</v>
       </c>
       <c r="C4" t="s">
+        <v>12</v>
+      </c>
+      <c r="D4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>14</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>15.0</v>
+        <v>293.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>586412</v>
+        <v>589680</v>
       </c>
       <c r="C5" t="s">
         <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>3.0</v>
+        <v>246.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>586405</v>
+        <v>589673</v>
       </c>
       <c r="C6" t="s">
+        <v>16</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
         <v>17</v>
       </c>
-      <c r="D6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>586399</v>
+        <v>589666</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F7" s="3">
-        <v>106.0</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>586382</v>
+        <v>589659</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="F8" s="3">
-        <v>50.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>586375</v>
+        <v>589642</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F9" s="3">
-        <v>450.0</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>586368</v>
+        <v>589635</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>17</v>
       </c>
       <c r="F10" s="3">
-        <v>360.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>586344</v>
+        <v>589604</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>23</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>220.0</v>
+        <v>96.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>586337</v>
+        <v>589574</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F12" s="3">
-        <v>95.0</v>
+        <v>18.75</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>586320</v>
+        <v>589567</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F13" s="3">
-        <v>85.0</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>586313</v>
+        <v>589550</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F14" s="3">
-        <v>80.0</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>586306</v>
+        <v>589543</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="E15" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="F15" s="3">
-        <v>75.0</v>
+        <v>19.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>586290</v>
+        <v>589536</v>
       </c>
       <c r="C16" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>28</v>
       </c>
       <c r="F16" s="3">
-        <v>39.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>586283</v>
+        <v>589529</v>
       </c>
       <c r="C17" t="s">
-        <v>38</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F17" s="3">
-        <v>35.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>586276</v>
+        <v>589512</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>27</v>
       </c>
       <c r="E18" t="s">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="F18" s="3">
-        <v>45.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>586252</v>
+        <v>589505</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>27</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F19" s="3">
-        <v>21.0</v>
+        <v>21.9</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>586245</v>
+        <v>589499</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>36</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F20" s="3">
-        <v>4.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>586238</v>
+        <v>589482</v>
       </c>
       <c r="C21" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="D21" t="s">
-        <v>49</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>45</v>
+        <v>28</v>
       </c>
       <c r="F21" s="3">
-        <v>16.0</v>
+        <v>30.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>