--- v1 (2026-03-03)
+++ v2 (2026-04-20)
@@ -14,206 +14,215 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 17:08</t>
-[...5 lines deleted...]
-    <t>Radios</t>
+    <t>Lista gerada no: 20/04/2026 03:10</t>
+  </si>
+  <si>
+    <t>TABLET XIAOMI REDMI PAD 2 4G - 11'' - 128GB - 4 RAM - CINZA</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MOX MO-AF168 - 5L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MOX MO-AF167 - 5L - 2 EM 1 - VIDRO - 220V</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7040 - 1 USB-C - 3.0A - 45W</t>
+  </si>
+  <si>
+    <t>Carregadores, baterias e pilhas</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>LANTERNA PARA CABE�A ECOPOWER EP-8127 - RECARREGAVEL</t>
-[...5 lines deleted...]
-    <t>CELULAR BLU A160 - 4G - 2.4'' -  DUAL SIM - PRETO</t>
+    <t>LANTERNA POLICE ECOPOWER EP-8801</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>BALAN�A DE COZINHA SATE A-WS7705</t>
+  </si>
+  <si>
+    <t>Balan�as de cozinha</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA SATE A-R113 - 3M</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>CABO MAXELL BRCCB-2M - USB-C / TIPO C - 2M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>CAMERA HD DAHUA DH-HDW1200TRQP - 2.8M/2MP/INT</t>
+  </si>
+  <si>
+    <t>C�meras de Seguran�a</t>
+  </si>
+  <si>
+    <t>DAHUA</t>
+  </si>
+  <si>
+    <t>CELULAR LG G365 4G / 4B / PRETO</t>
+  </si>
+  <si>
+    <t>Celulares LG</t>
+  </si>
+  <si>
+    <t>LG</t>
+  </si>
+  <si>
+    <t>LAMPADA TUBO LED ECOPOWER EP-5904 - T8/2V/25W</t>
+  </si>
+  <si>
+    <t>Lampadas T8</t>
+  </si>
+  <si>
+    <t>CELULAR BLU TANK II 2.4 T196 - DUAL SIM - PRETO/VERMELHO</t>
   </si>
   <si>
     <t>Celulares Blu</t>
   </si>
   <si>
     <t>BLU</t>
   </si>
   <si>
-    <t>ALTO FALANTE JBL STAGE2 624 - 6"5 - 40WRMS - 2 VIAS</t>
-[...107 lines deleted...]
-    <t>FOSTON</t>
+    <t>MAQUINA DE CONTAR DINERO PORTATIL 17580 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>SUNLIGHT</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA TORRE A03U - 12 TOMADAS - 3 USB</t>
+  </si>
+  <si>
+    <t>CADEADO 50MM TRI-CIRCUIIT - 20307 - UNID</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>CADEADO 75MM SHAN HUA - 20309 - UNID</t>
+  </si>
+  <si>
+    <t>CAMERA PARA CARRO - ESPELHO RETROVISOR DVR GRAVADOR ECOPOWER EP-8777 - 2 CAMERAS</t>
+  </si>
+  <si>
+    <t>Cameras Automotivas</t>
+  </si>
+  <si>
+    <t>TABLET IPRO 7" TURBO VIII / 32GB / KIDS / NARANJA</t>
+  </si>
+  <si>
+    <t>IPRO</t>
+  </si>
+  <si>
+    <t>RELOGIO G-TIDE R9 EDGE - CINZA</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>G-TIDE</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADO HEIKO 18000BTU - 220V/60HZ - Q/F</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>HEIKO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +245,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bc5ab4b2a8549b5660dad567931158.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656475d45d5e6b5bbd517877c9e44b53.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e11c702ad5f7908406e555be438003.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862baeb961709cdeca6e99f2294f62d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439d3de175367597394568b4fc189aa.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4ea204284660677b4647c23134ab1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e71e6c456474d93436343d0afb43a3.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f695e98bdbf9335202eda6560dadb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8930dc4e4ae51ad1a46b2f80298e9661.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e13dffbb8e1a2eeb5778335c2e1a65.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1996f633b9d20de52476280916f6193a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee489299397d5722a191dd5dcc58eac1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485d0fedcfeaa2cc6887c1f054fc945.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960697a7a2b1a49743cce50fb34fca9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c79b465fe8e33ef74f7816d73713d.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f80a65c662502d511ade703ba0bd7.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb49a70a386c725ae4e934327c704b7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd80def07c15945101d2e4cd8e9b104.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177793b7b2875c2737d9d43e08d4ab25.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123991f22eb5c9f4674062e5e310fa5.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264008c32ee686b6cf552c200fcffb36.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090d760abcf31b1dbbcfa80355520b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf9d4616b6bc358b2e12159839e07b.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31275f36855936cb526062f5a73944b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb4f9cf68bb786f641dc4a3c6e5883.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b2eda5690b8c521af785a8e57a7b6.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641c66d93313d0ec58976bdbf84df1f.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50920f205b8d341a7ff61cb3aa66d77b.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c79847604090505d90d6b0d9d36304.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e423bdce49defb8aad4a9f4d460115.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca957e0be65d81b0ee24fde66723cf5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da1bc384efa68f0fecf97256e888a0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d9c522b0ca01588d1e1a51ea2493d.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f2c28cedf42d145e64d4662a3e7de.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ccd160578da4a7cd0bfc1e0f802f5b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaee5b877136136cb5fa102501cef4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f406fe48c2f1760dd4e44688474e091.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b3d9c3ee9744720deb2aa66c58dce.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06e55e721990ac730f2d930d992a43.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e37b370655bd7b7522380be1b4e8a.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1156,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="88.407" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="95.405" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>579100</v>
+        <v>582346</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>26.0</v>
+        <v>165.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>579087</v>
+        <v>582230</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>3.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>579070</v>
+        <v>582223</v>
       </c>
       <c r="C4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
         <v>12</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>22.9</v>
+        <v>70.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>579063</v>
+        <v>582209</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>30.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>579056</v>
+        <v>582179</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>579049</v>
+        <v>582094</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>16.0</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>579018</v>
+        <v>582087</v>
       </c>
       <c r="C8" t="s">
+        <v>22</v>
+      </c>
+      <c r="D8" t="s">
         <v>23</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>19.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>578998</v>
+        <v>582063</v>
       </c>
       <c r="C9" t="s">
+        <v>24</v>
+      </c>
+      <c r="D9" t="s">
         <v>25</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>26</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>20.0</v>
+        <v>4.75</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>578981</v>
+        <v>582056</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>9</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
         <v>17.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>578974</v>
+        <v>582049</v>
       </c>
       <c r="C11" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="F11" s="3">
-        <v>9.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>578967</v>
+        <v>582032</v>
       </c>
       <c r="C12" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>6.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>578943</v>
+        <v>582018</v>
       </c>
       <c r="C13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="E13" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="F13" s="3">
-        <v>8.0</v>
+        <v>16.9</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>578936</v>
+        <v>582001</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>33</v>
+        <v>40</v>
       </c>
       <c r="F14" s="3">
-        <v>8.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>578929</v>
+        <v>581998</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>23</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>578912</v>
+        <v>581981</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="F16" s="3">
-        <v>14.0</v>
+        <v>1.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>578905</v>
+        <v>581974</v>
       </c>
       <c r="C17" t="s">
+        <v>44</v>
+      </c>
+      <c r="D17" t="s">
+        <v>43</v>
+      </c>
+      <c r="E17" t="s">
         <v>40</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>25.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>578899</v>
+        <v>581950</v>
       </c>
       <c r="C18" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>8</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>13.0</v>
+        <v>32.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>578882</v>
+        <v>581943</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>8</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>3.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>578875</v>
+        <v>581929</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="F20" s="3">
-        <v>21.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>578820</v>
+        <v>581899</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F21" s="3">
-        <v>20.0</v>
+        <v>385.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>