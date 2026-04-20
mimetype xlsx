--- v1 (2026-03-03)
+++ v2 (2026-04-20)
@@ -14,227 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 15:34</t>
-[...14 lines deleted...]
-    <t>Batedeiras</t>
+    <t>Lista gerada no: 20/04/2026 01:38</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE ECOPOWER EP-8014</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CADEIRA ESPREGUICADEIRA DOBRAVEL 15031</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR CABELO DALING DL-130</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>MAQUINA 3 EM 1 DALING DL-9238 - 17474</t>
+  </si>
+  <si>
+    <t>CABO USB-C PARA CELULAR - XIAOMI K36350 - T-C/T-C - 2M</t>
+  </si>
+  <si>
+    <t>Cabos USB</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>CABO USB-C PARA CELULAR - XIAOMI L33020 - T-C/T-C - 1M</t>
+  </si>
+  <si>
+    <t>SELADORA A VACUO RAF R.74001 - 25CM - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>SELADORA A VACUO RAF R.74000 - 32CM - 220V</t>
+  </si>
+  <si>
+    <t>FRITADEIRA AIR FRYER MOLIMIX MAF-55 - 5.5L - 220V</t>
+  </si>
+  <si>
+    <t>Fritadeiras / Air Fryer</t>
+  </si>
+  <si>
+    <t>MOLIMIX</t>
+  </si>
+  <si>
+    <t>ESCOVA SECADORA 3 EM 1 BRITANIA BES26SR - BIVOLT</t>
+  </si>
+  <si>
+    <t>Escovas Alis/Girat</t>
   </si>
   <si>
     <t>BRITANIA</t>
   </si>
   <si>
-    <t>SOPRADOR/ASPIRADOR TUCANO TURBO TC-55</t>
-[...80 lines deleted...]
-    <t>BATERIA CR2032 WADFOW WJX2K32 - 5 PCS</t>
+    <t>BATERIA KODAK  27A CART - 5 PCS</t>
   </si>
   <si>
     <t>Baterias</t>
   </si>
   <si>
-    <t>WADFOW</t>
-[...32 lines deleted...]
-    <t>CAMERA INFANTIL COM IMPRESORA SATE A-DV919 - LILAS</t>
+    <t>KODAK</t>
+  </si>
+  <si>
+    <t>MICROFONE COM FIO ECOPOWER EP-M311</t>
+  </si>
+  <si>
+    <t>Microfones</t>
+  </si>
+  <si>
+    <t>KIT DE FRIGIDEIRAS RAF R.80008 20/24/28CM - 3 PCS</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
+    <t>VENTILADOR PROSPER P-304 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>VENTILADOR PROSPER P-303 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>VENTILADOR PROSPER P-302 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>VENTILADOR PROSPER P-301 - BATERIA RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>MICROFONE COM FIO ECOPOWER EP-M304</t>
+  </si>
+  <si>
+    <t>MICROFONE SEM FIO ECOPOWER EP-M302</t>
+  </si>
+  <si>
+    <t>QUADRICICLO ELETRICO INFANTIL LEVEL LVR-179 - VERMELHO</t>
   </si>
   <si>
     <t>Infantil</t>
   </si>
   <si>
-    <t>SATE</t>
-[...8 lines deleted...]
-    <t>Panelas Eletricas/ Arroz</t>
+    <t>LEVEL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -257,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c4ded1a053a77a4ca9dc0286cf96f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da9ab9de5c785c00f2b089360ed93a.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd9f488b90f2c3cc626656777b685ad.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64216f7fc229011a66a2fb9db16d678.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa266cf59f5c91152e99b0954181808e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474c06ce0e735dd2318577c7693735a0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f14a15bb0778b55398a7cf81743bc36.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91b08883edc2a6ac72749821ecc752.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dc3295c6df9ffefc45ae952060f6b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf79dc8fdd0c1806b1907eb8f2c153.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd894f8cf9a37c37e18d8575c7a3eec.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac509e54d8acbc6b6402933f7729da31.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b130e423f774f83a00a6cd84040a2c4.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad038742628cc911339972c080c0523.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d8ccd34ecb3935b607f9b63894ac9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15756fe9e48ae83f21ba9bc03edf3ec.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36daa17083d96a2f0be0ae95dbad0b.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec710d532c2252fb04fc72f46f82c384.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f7cb856f47e44668cf64f6159caa24.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d229b5938f44fc6d7662ef746f6700.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf6e2e13364e73cc502c668abaf86c9.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bc305c056c484af24f4643afd10050.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595dde68def4709c4b215af2c4719a9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a265c5630ced708b4e36a042bb651a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa61098a355756e40f74b55d6db039.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2047edd6fddf8af512caf4ae0c4b9c7.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798418e0edcdc9fef4ced7b419bdfa2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54453919396e3c98d2fefc4751d2b2c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ebc5984afca66280582a740f994847.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82afa1967fb2757fb18cfdfcc1a8943.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924add8fbd7adf217e57c7a1cc6ee47d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727733a55fee58ff20ba0ec7d575ae36.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083b0f4357286e6a4386fa0b6991e43.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6453d4d9a910d5879964915fc55be68.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fc54b057c9ac641683a072bbfcc14.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1a3966e79104012c5788184b3ee1d.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2dc59be2fa0aeabf463c6980fc86d9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86874da83580d2b7c4e544650abd178.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a170566ac0c8e62568c21653dba3f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416797837072b4a11c5dfb0bbe36ae91.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1168,417 +1135,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>579872</v>
+        <v>583411</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>290.0</v>
+        <v>5.25</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>579810</v>
+        <v>583398</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>59.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>579803</v>
+        <v>583381</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>20.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>579711</v>
+        <v>583374</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F5" s="3">
-        <v>10.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>579698</v>
+        <v>583220</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>192.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>579650</v>
+        <v>583213</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>129.0</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>579636</v>
+        <v>583190</v>
       </c>
       <c r="C8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F8" s="3">
-        <v>348.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>579629</v>
+        <v>583183</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="F9" s="3">
-        <v>88.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>579599</v>
+        <v>583145</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="D10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>30</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>3.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>579582</v>
+        <v>583121</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>32</v>
+        <v>28</v>
       </c>
       <c r="E11" t="s">
-        <v>33</v>
+        <v>29</v>
       </c>
       <c r="F11" s="3">
-        <v>16.25</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>579575</v>
+        <v>583060</v>
       </c>
       <c r="C12" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>130.0</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>579568</v>
+        <v>583046</v>
       </c>
       <c r="C13" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>225.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>579551</v>
+        <v>582995</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F14" s="3">
-        <v>1.03</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>579544</v>
+        <v>582957</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>44</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>21</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>19.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>579520</v>
+        <v>582940</v>
       </c>
       <c r="C16" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>46</v>
+        <v>38</v>
       </c>
       <c r="E16" t="s">
-        <v>47</v>
+        <v>39</v>
       </c>
       <c r="F16" s="3">
-        <v>11.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>579506</v>
+        <v>582933</v>
       </c>
       <c r="C17" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>49</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>10.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>579483</v>
+        <v>582926</v>
       </c>
       <c r="C18" t="s">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="E18" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="F18" s="3">
-        <v>9.9</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>579476</v>
+        <v>582919</v>
       </c>
       <c r="C19" t="s">
-        <v>53</v>
+        <v>43</v>
       </c>
       <c r="D19" t="s">
-        <v>54</v>
+        <v>34</v>
       </c>
       <c r="E19" t="s">
-        <v>55</v>
+        <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>26.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>579445</v>
+        <v>582902</v>
       </c>
       <c r="C20" t="s">
-        <v>56</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="E20" t="s">
-        <v>30</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>3.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>579438</v>
+        <v>582889</v>
       </c>
       <c r="C21" t="s">
-        <v>57</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>58</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>60.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>