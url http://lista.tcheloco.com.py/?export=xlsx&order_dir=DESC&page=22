--- v1 (2026-03-03)
+++ v2 (2026-04-20)
@@ -14,188 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="46">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 14:02</t>
-[...56 lines deleted...]
-    <t>Cuidados pessoais</t>
+    <t>Lista gerada no: 19/04/2026 23:52</t>
+  </si>
+  <si>
+    <t>VENTILADOR LA VIDA FS-45 - 5 HELICE - 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>TWEETER NAKAMICHI SPT13 - 100W 50MS/40HM</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>JBL</t>
+  </si>
+  <si>
+    <t>RADIO CAR NAKAMICHI NQE721B - USB/BT/20BAN</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>NAKAMICHI</t>
+  </si>
+  <si>
+    <t>RADIO CAR NAKAMICHI NQ623BDT - USB/BT/4V/40BAND</t>
+  </si>
+  <si>
+    <t>CAMERA DE RE UNIVERSAL "HD" NAKAMICHI NC-A255</t>
+  </si>
+  <si>
+    <t>Cameras de R�</t>
+  </si>
+  <si>
+    <t>TWEETER JBL STD192T STADIUM - 50RMS</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL STAGE1210D - SUB 12" - 1000W - 250RMS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ALTO FALANTE JBL STAGE2 9634 - 6X9 - 70WRMS - 3 VIAS</t>
+  </si>
+  <si>
+    <t>VENTILADOR MEGA STAR FAN2024 - COLUNA - 220V</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>MULTIPROCESSADOR WINNINGSTAR ST-5583 - 10X1 - 220V</t>
-[...32 lines deleted...]
-    <t>Radios</t>
+    <t>WAFFLERA ELECTROBRAS SMART EBWF-01 - 110V</t>
+  </si>
+  <si>
+    <t>Wafflera</t>
+  </si>
+  <si>
+    <t>ELECTROBRAS</t>
+  </si>
+  <si>
+    <t>INTER COMUNICADOR PARA MOTO ONTECK - BLT</t>
+  </si>
+  <si>
+    <t>Esportivo</t>
+  </si>
+  <si>
+    <t>WAFFLERA ELECTROBRAS FAMILY EBWF-02 - 110V</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PESCO�O ONIDA ON-5025 - PRETO</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>LAMPADA LED ECOPOWER EP-5923 - 50W - E27 - BRANCA</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>RADIO ECOPOWER EP-F322 - REC/USB/SD/BLT</t>
-[...14 lines deleted...]
-    <t>RADIO ECOPOWER EP-F312 - REC/USB/SD/BLT</t>
+    <t>LAMPADA LED ECOPOWER EP-5921 - 40W - E27 - BRANCA</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO PARA PC COM MICROFONE - AOC ACG2500 - USB - PRETO</t>
+  </si>
+  <si>
+    <t>Fones P/Pc</t>
+  </si>
+  <si>
+    <t>AOC</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO AOC ACT1511 - BLUETOOTH - PRETO</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO AOC ACD2534 - BLUETOOTH - BRANCO</t>
+  </si>
+  <si>
+    <t>CONVERSOR TV DIGITAL BAK BK-2026 - ISDBT</t>
+  </si>
+  <si>
+    <t>Conversores Digital</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>ASPIRADOR 2 EM 1 MEGASTAR VC1206 - 600W - 220V</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -218,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fd47873186604ad94b00c9b267701.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a24d159ce4cb8782e0129ffd364b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3a65a0e67fae7e680feafb1b831f3.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76332477b4bc5881042e8f609cc6350c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39644a54a1d57f85eea82b72bbaad4a1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f810e55138b629558a29dbbbec83e39.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560b8f1d893b322c2641cf4776b1461.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e15384407660d48caa9165f69ec18e.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eaee02ce8dba0c3067bb5fb73e4cb4.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26257a09120fa8ad7159926277ba1128.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84884d8c0f9b299d273616d0d2f6a4fc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e376fb018fb870962dafdc2eed7c07.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce83bee9644a93639fbed6f986101c9.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd93af37034a8ce5f835116f4d329bf.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fddb6e1ab470707d111822249333613.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831824edaa68ce0993b6f651acb591d9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b48d3434b1b7acfae19fb870a5dd6.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be0fa20ccf561f9bc0084fc291931c.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd3f36d6b58d58ffd633f03917e164c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97696a8524ec59ebc6af1c29c119032.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ec86b4757d322bfcca791fbfbaf3d.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a0f8cbdd9a530532d63984ec550bad.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0c0d19bda8d06660923f6d8159e147.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dc19be95a24abcead6c23c115c1662.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3a62a0510973787e7e06240ca7eba1.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620fb8c5666b8267e3be085db370094a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd6fdfdbbb59e2b6a915102533517d4.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f49b360169b6ab81a7dc48152e800.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38405075eb56307aa8f6e6da94de94dd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568e703baa87071e11d088795305c0ff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd187d0f87b38d9eb5ab3f2571681e21.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a975094c9ffb9c554128ef3cfab16861.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480afac7098d4fa54493884cadf1d8e5.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69683ecdabb419cbb1e0fe809ea17ecb.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0262c1ce8c5fa1c0f447e7658790c0.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e5f305438e940eaefb3afe3571d51.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87884f6186a7f9eb9b1c0bad518b9773.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffc15a91fbb0a0088c270a4614e9ab.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b01d9c2dc71dfb2183f1d75aead57.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330f98126f8b003c0bc3d00bc5c2fce.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1129,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="23.423" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>580694</v>
+        <v>584272</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>83.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>580687</v>
+        <v>584265</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>42.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>580663</v>
+        <v>584241</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>399.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>580656</v>
+        <v>584234</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>14</v>
       </c>
       <c r="E5" t="s">
         <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>310.0</v>
+        <v>35.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>580632</v>
+        <v>584227</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
         <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>120.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>580618</v>
+        <v>584210</v>
       </c>
       <c r="C7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D7" t="s">
-        <v>19</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
-        <v>20</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>0.59</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>580540</v>
+        <v>584203</v>
       </c>
       <c r="C8" t="s">
+        <v>20</v>
+      </c>
+      <c r="D8" t="s">
         <v>21</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>25.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>580526</v>
+        <v>584197</v>
       </c>
       <c r="C9" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>8.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>580502</v>
+        <v>584166</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>59.5</v>
+        <v>22.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>580441</v>
+        <v>584104</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="E11" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>580434</v>
+        <v>584098</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>580427</v>
+        <v>584081</v>
       </c>
       <c r="C13" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>7.0</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>580410</v>
+        <v>584043</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F14" s="3">
-        <v>4.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>580380</v>
+        <v>584029</v>
       </c>
       <c r="C15" t="s">
+        <v>35</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>14.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>580373</v>
+        <v>584012</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>14.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>580366</v>
+        <v>583961</v>
       </c>
       <c r="C17" t="s">
+        <v>39</v>
+      </c>
+      <c r="D17" t="s">
+        <v>40</v>
+      </c>
+      <c r="E17" t="s">
         <v>41</v>
       </c>
-      <c r="D17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F17" s="3">
-        <v>11.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>580359</v>
+        <v>583954</v>
       </c>
       <c r="C18" t="s">
         <v>42</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>14.0</v>
+        <v>10.25</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>580342</v>
+        <v>583947</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
         <v>43</v>
       </c>
-      <c r="D19" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>580335</v>
+        <v>583930</v>
       </c>
       <c r="C20" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>46</v>
       </c>
       <c r="E20" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="F20" s="3">
-        <v>13.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>580328</v>
+        <v>583923</v>
       </c>
       <c r="C21" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>49</v>
       </c>
       <c r="E21" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="F21" s="3">
-        <v>6.0</v>
+        <v>23.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>