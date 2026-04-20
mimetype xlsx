--- v0 (2025-12-15)
+++ v1 (2026-04-20)
@@ -14,203 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 15/12/2025 18:12</t>
-[...5 lines deleted...]
-    <t>Lanternas</t>
+    <t>Lista gerada no: 19/04/2026 22:28</t>
+  </si>
+  <si>
+    <t>MOCHILA PORCHETE COM SEGREDO INOVA KL-9327</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>CABO AUXILIAR INOVA CBO-7323 - 1M</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS PORTATIL SATE  A-TK811 - 8 PCS - BIVOLT</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>LANTERNA SATE A-FL95 - LED - 30W - RECARREGAVEL</t>
-[...32 lines deleted...]
-    <t>CAMERA IP LUO SMART LU-E125 / WIFI / 2 CAMERAS</t>
+    <t>KIT DE FERRAMENTAS PORTATIL SATE A-TK612 - 6 PCS - BIVOLT</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS PORTATIL SATE A-TK611 - 6 PCS - BIVOLT</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS PORTATIL SATE A-TK1521 - 15 PCS - BIVOLT</t>
+  </si>
+  <si>
+    <t>KIT DE FERRAMENTAS PORTATIL SATE A-TK1221 - 12 PCS - BIVOLT</t>
+  </si>
+  <si>
+    <t>SPEAKER PARTY YE-082 - USB/FM/BLUT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>CAMERA IP MEGASTAR CA968 - 2MP - ICSEE</t>
   </si>
   <si>
     <t>Cameras IP</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO LUO LU-994 - BLT - LED - GATO/ROSA</t>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CAMERA IP MEGASTAR CA827 - 2MP - ICSEE</t>
+  </si>
+  <si>
+    <t>CAMERA IP MEGASTAR CA817 - 2MP - BOCAL - ICSEE</t>
+  </si>
+  <si>
+    <t>SPEAKER MEGASTAR HYJ60BT - USB/MSD/FM/BLT/BAT</t>
+  </si>
+  <si>
+    <t>RADIO CAR MEGASTAR CDX-262BT - USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>Radios Car USB</t>
+  </si>
+  <si>
+    <t>RADIO CAR MEGASTAR CDX-261BT - USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MEGASTAR HPV04BTP - BLUETOOTH - ROSA</t>
   </si>
   <si>
     <t>Fone sem fio</t>
   </si>
   <si>
-    <t>FONE DE OUVIDO LUO LU-994 - BLT - LED - PEIXE/AZUL</t>
-[...74 lines deleted...]
-    <t>KIT CHAVES TIAN MU OM 21762 - 6 PCS</t>
+    <t>FONE DE OUVIDO MEGASTAR HPV04BTS - BLUETOOTH - PRATA/BRANCO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO MEGASTAR HPV04BTN - BLUETOOTH - PRETO</t>
+  </si>
+  <si>
+    <t>CONTROLE UNIVERSAL PARA AR CONDICIONADO MEGASTAR RC01</t>
+  </si>
+  <si>
+    <t>Controles P/AR</t>
+  </si>
+  <si>
+    <t>MINI TECLADO SMART TV MEGASTAR RC02</t>
+  </si>
+  <si>
+    <t>Controles P/TV</t>
+  </si>
+  <si>
+    <t>MOCHILA SMART LED SATE A-KP6021</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c008e08fc5cc26355a58221356d14.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217280cfe676b6b8535864d8c182daa6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e4f25c4db45d9c383b712bbdf9925.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca761ba1994bdfa9dba6616a7f2e5ef4.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fbcb22569206dc54634a1bbea0df3.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51148d284224273b0b982298a7826c41.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f075e1d620c0f8f5ae14908ab606c14.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bef08d75763cab7270720f20f3fbc4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc585673f5980d94780e1764f6b5f8e.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70336975d6646c7d19d666f21ccc466.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc308c41ccba4faca195fcf72ef9b68.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb72d5465ee4d3dc6fa22b0b2643c6.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093af0b65b25e9c50971acc558e7c26.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb039324c24bb8691e902e18d29ff4e7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffff354c74f8e5f3d1dd41a04ca4772.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4db2e3f7b23ee19c980f2d32e4f69.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8e7b8fa82d0cbc34101fdf3395fb2.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662f2f24a682f5c14a47d1b35349d76.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b4964658693d1099ab79c04a3811f.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a285bf9674bae1a94956a262dd215f.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9b5750d56184c817a6f6be02169be.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20957acb1c12b38679eb7420c61197f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fd217e6715a6b1caae0b5f1267c80.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b5903dee0557d0649b8178e7d3b1.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1386fa6942d1e113a6950d60c482c3c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a8bfad027e08870c8993583e48faa.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54f9c4fb07fc332183999f9c7221815.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fbbe9873c98b24618d7e28e62153c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c7dceb9cc627710501d6e3b4014b9d.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d735babfc96664a5a8f61212b9f6051.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b239479d3603acbcf77d65ab0201d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0439e4fef9f047c68a9de5b12ab8598.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0c8d63dc505c45a2862bcd4a27d6c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134be647dced88fe374aa8f9e36a146c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97955072fda3d2108203032e5a0bd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd1325a314c69bc31e06c58500bc275.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bdc1489037afbae2a526530e49e25.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a9cb1bbadca1b5f688efede842bd1.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357057fc227988907bb5041e1a9c8a7b.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a30fa9cf371794efe5248e466f5fac.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="60.128" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="28.136" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>575645</v>
+        <v>584531</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>7.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>575638</v>
+        <v>584524</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>8.0</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>575607</v>
+        <v>584487</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>3.5</v>
+        <v>116.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>575553</v>
+        <v>584470</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
         <v>14</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>40.0</v>
+        <v>104.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>575546</v>
+        <v>584463</v>
       </c>
       <c r="C6" t="s">
         <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>575539</v>
+        <v>584456</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="E7" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="F7" s="3">
-        <v>10.0</v>
+        <v>208.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>575515</v>
+        <v>584449</v>
       </c>
       <c r="C8" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>21.0</v>
+        <v>164.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>575485</v>
+        <v>584432</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D9" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F9" s="3">
-        <v>10.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>575478</v>
+        <v>584418</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D10" t="s">
+        <v>23</v>
+      </c>
+      <c r="E10" t="s">
         <v>24</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>575461</v>
+        <v>584401</v>
       </c>
       <c r="C11" t="s">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
+        <v>23</v>
+      </c>
+      <c r="E11" t="s">
         <v>24</v>
       </c>
-      <c r="E11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F11" s="3">
-        <v>10.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>575454</v>
+        <v>584395</v>
       </c>
       <c r="C12" t="s">
-        <v>27</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>24</v>
       </c>
       <c r="F12" s="3">
-        <v>2.0</v>
+        <v>10.5</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>575447</v>
+        <v>584388</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F13" s="3">
-        <v>26.0</v>
+        <v>38.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>575430</v>
+        <v>584371</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="E14" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>29.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>575423</v>
+        <v>584364</v>
       </c>
       <c r="C15" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D15" t="s">
-        <v>35</v>
+        <v>29</v>
       </c>
       <c r="E15" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>26.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>575416</v>
+        <v>584357</v>
       </c>
       <c r="C16" t="s">
-        <v>36</v>
+        <v>31</v>
       </c>
       <c r="D16" t="s">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="E16" t="s">
-        <v>38</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>575409</v>
+        <v>584340</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>33</v>
       </c>
       <c r="D17" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>24</v>
       </c>
       <c r="F17" s="3">
-        <v>24.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>575393</v>
+        <v>584333</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>34</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>32</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>24</v>
       </c>
       <c r="F18" s="3">
-        <v>398.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>575386</v>
+        <v>584326</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D19" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="E19" t="s">
-        <v>46</v>
+        <v>24</v>
       </c>
       <c r="F19" s="3">
-        <v>95.5</v>
+        <v>4.8</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>575379</v>
+        <v>584319</v>
       </c>
       <c r="C20" t="s">
-        <v>47</v>
+        <v>37</v>
       </c>
       <c r="D20" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="E20" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="F20" s="3">
-        <v>0.01</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>575362</v>
+        <v>584296</v>
       </c>
       <c r="C21" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="D21" t="s">
-        <v>28</v>
+        <v>8</v>
       </c>
       <c r="E21" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
       <c r="F21" s="3">
-        <v>3.0</v>
+        <v>55.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>