--- v0 (2026-03-03)
+++ v1 (2026-04-20)
@@ -14,185 +14,194 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 12:32</t>
-[...5 lines deleted...]
-    <t>Panelas e frigideiras</t>
+    <t>Lista gerada no: 19/04/2026 22:28</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8005D - 4MP/2CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8001D - 4MP/2CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>TV 98'' HYE HYE98GTUH - 4K/SMART/GOOGLETV</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>1,180.00</t>
+  </si>
+  <si>
+    <t>TV 43'' SMART LED HYE HYE43ATFZ - FHD/SMART/ANDROID 14</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA MONITOR TUCANO M-011</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - BEIGE</t>
+  </si>
+  <si>
+    <t>Fone sem fio</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - PRETO</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO TUCANO TC-100 ARCO/BLT - AZUL</t>
+  </si>
+  <si>
+    <t>CHALEIRA ESMALTADA EUROMAX - 2.5L - COLOR/DISENHO</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>EUROMAX</t>
+  </si>
+  <si>
+    <t>SPEAKER JVC XS-KY2115B - BLT/IPX7/10W/MINI</t>
+  </si>
+  <si>
+    <t>Speakers Pequenos</t>
+  </si>
+  <si>
+    <t>JVC</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1983 - USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2282 - USB/SD/FM/BT</t>
+  </si>
+  <si>
+    <t>Speakers Grandes</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F339 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>SELADORA  PORTATIL SATE A-CUT913</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>SELADORA PORTATIL SATE A-CUT911</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8101 - 2MP/CAM/ICSEE</t>
+  </si>
+  <si>
+    <t>HOME THEATER SATE AS-628BL - BLT/CONTR/SD/USB/2.1</t>
+  </si>
+  <si>
+    <t>Home Theaters</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO INFANTIL AH-806 STITCH AZUL - BLT</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>KIT DE PANELAS MARYLAND MRCIE403R - VERMELHO - 4 PCS</t>
-[...101 lines deleted...]
-    <t>BATEDEIRA MANUAL QYLAR QY-0813 - 200W - 220V</t>
+    <t>SPEAKER ECOPOWER EP-1981 - BLT/FM/TWS/TF/USB/12.1"</t>
+  </si>
+  <si>
+    <t>MOCHILA ESCOLAR INOVA KL-9328</t>
+  </si>
+  <si>
+    <t>Maletas P/Notebook</t>
+  </si>
+  <si>
+    <t>INOVA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -215,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfaea9dfea9c9725985269bbe513c2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bfcfcd7218af0e30b8af807c044b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832fe85e6ffb65b9893290a0f8d9393.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ece6be04b752ee9a96413bccbcacb0.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35825ff20f0971d8b351d027e36a1c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab731ef27a84709c97d64430897c46f0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892b0b0787711ae9ad81a7d1c81ced8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23cda82670ef2ea7fe6b8c5c6e0ffb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834d08599f5e9f934846a9f557402d5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6531f057b8073e229b9a1fb0996035.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220485f12f576ecbaca2e0c923a6d8cb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe964629ce56b3de5a04fd311b5093.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b27ebf8dc72d312547de38a3ccb2fb.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3dae281a92e055f85e1b5979eace7.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c3a3351a522f8edb7d9fb6d59147b.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec75d45ffb89ea2ba077a3f94fb1fc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24dcd6635d6b1fd35b99c0da455f6f0.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d11f9eec41d9c0448c744d38e6a69cf.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25516a117321de2e05629a16c08292.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcbe22e3dd660955af18066a242429.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1659ebb34f2a1a505ecc774bf3134.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb8c164ed813f5a23cf9cac3605b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7209f164789005edd521ae4e890e88.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083110c582e439491da57f4a60a79b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd57f7bd0068b2fa872f018e808d52e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6a1aed1d573fef8718c62774d949c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015bf54be675daaf0b9cce6e7728dc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb91458271fe6316677d0bcbe5691.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811d615624d44b233b77eb65da28e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6696f0cfa29a440454cea5e73a1f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a093d9080f6d2e894ee95b6320225.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4488cca260246d739fbe88ef2e45a5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77dcdf96f0aa541df6ac4984f4044.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83691b88712658eea814f6346b3ff9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082d75b80df74117d9654796ea6a93.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675081105b42ae20339ef1d325a1cc2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63611837fe033241146d487c8090746c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0959ecf6fb4c98dd1158234ff82acd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58c16e68dca9f44499526234fcac0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4494bc19f2b1834ca5e5a39974567d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1127,416 +1136,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="25.851" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>581332</v>
+        <v>584838</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>99.0</v>
+        <v>28.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>581318</v>
+        <v>584821</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>99.0</v>
+        <v>14.75</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>581301</v>
+        <v>584814</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>8</v>
+        <v>12</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>99.0</v>
+        <v>13</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>14</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>581264</v>
+        <v>584791</v>
       </c>
       <c r="C5" t="s">
+        <v>15</v>
+      </c>
+      <c r="D5" t="s">
         <v>12</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>13</v>
       </c>
-      <c r="E5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>6.0</v>
+        <v>152.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>581257</v>
+        <v>584784</v>
       </c>
       <c r="C6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>14.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>581240</v>
+        <v>584777</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
+        <v>20</v>
+      </c>
+      <c r="E7" t="s">
         <v>18</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>3.8</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>581226</v>
+        <v>584760</v>
       </c>
       <c r="C8" t="s">
+        <v>21</v>
+      </c>
+      <c r="D8" t="s">
         <v>20</v>
       </c>
-      <c r="D8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F8" s="3">
-        <v>16.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>581219</v>
+        <v>584753</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="F9" s="3">
-        <v>16.0</v>
+        <v>11.5</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>581202</v>
+        <v>584739</v>
       </c>
       <c r="C10" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>25</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>41.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>581196</v>
+        <v>584722</v>
       </c>
       <c r="C11" t="s">
         <v>26</v>
       </c>
       <c r="D11" t="s">
         <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>19.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>581189</v>
+        <v>584715</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D12" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F12" s="3">
-        <v>19.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>581172</v>
+        <v>584708</v>
       </c>
       <c r="C13" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="D13" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="E13" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="F13" s="3">
-        <v>22.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>581165</v>
+        <v>584692</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>35</v>
+      </c>
+      <c r="E14" t="s">
         <v>31</v>
       </c>
-      <c r="D14" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="3">
-        <v>22.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>581158</v>
+        <v>584678</v>
       </c>
       <c r="C15" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D15" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E15" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F15" s="3">
-        <v>26.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>581141</v>
+        <v>584661</v>
       </c>
       <c r="C16" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="D16" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E16" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F16" s="3">
-        <v>16.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>581134</v>
+        <v>584654</v>
       </c>
       <c r="C17" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="D17" t="s">
-        <v>35</v>
+        <v>8</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>16.5</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>581097</v>
+        <v>584647</v>
       </c>
       <c r="C18" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>27.0</v>
+        <v>19.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>581080</v>
+        <v>584616</v>
       </c>
       <c r="C19" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E19" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="F19" s="3">
-        <v>22.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>581073</v>
+        <v>584555</v>
       </c>
       <c r="C20" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D20" t="s">
-        <v>42</v>
+        <v>30</v>
       </c>
       <c r="E20" t="s">
-        <v>43</v>
+        <v>31</v>
       </c>
       <c r="F20" s="3">
-        <v>179.0</v>
+        <v>140.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>581042</v>
+        <v>584548</v>
       </c>
       <c r="C21" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D21" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E21" t="s">
-        <v>22</v>
+        <v>47</v>
       </c>
       <c r="F21" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>