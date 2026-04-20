--- v1 (2026-04-20)
+++ v2 (2026-04-20)
@@ -34,51 +34,51 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 19/04/2026 22:28</t>
+    <t>Lista gerada no: 19/04/2026 23:58</t>
   </si>
   <si>
     <t>CAMERA IP SATE A-CAM8005D - 4MP/2CAM/ICSEE</t>
   </si>
   <si>
     <t>Cameras IP</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
     <t>CAMERA IP SATE A-CAM8001D - 4MP/2CAM/ICSEE</t>
   </si>
   <si>
     <t>TV 98'' HYE HYE98GTUH - 4K/SMART/GOOGLETV</t>
   </si>
   <si>
     <t>Televis�es</t>
   </si>
   <si>
     <t>HYE</t>
   </si>
   <si>
     <t>1,180.00</t>
   </si>
@@ -224,51 +224,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a1659ebb34f2a1a505ecc774bf3134.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abb8c164ed813f5a23cf9cac3605b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7209f164789005edd521ae4e890e88.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95083110c582e439491da57f4a60a79b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd57f7bd0068b2fa872f018e808d52e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd6a1aed1d573fef8718c62774d949c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015bf54be675daaf0b9cce6e7728dc2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7eb91458271fe6316677d0bcbe5691.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90811d615624d44b233b77eb65da28e8.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aade6696f0cfa29a440454cea5e73a1f.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72a093d9080f6d2e894ee95b6320225.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4488cca260246d739fbe88ef2e45a5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c77dcdf96f0aa541df6ac4984f4044.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83691b88712658eea814f6346b3ff9.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb082d75b80df74117d9654796ea6a93.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675081105b42ae20339ef1d325a1cc2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63611837fe033241146d487c8090746c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0959ecf6fb4c98dd1158234ff82acd.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58c16e68dca9f44499526234fcac0.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4494bc19f2b1834ca5e5a39974567d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f240fc2a7a467e63e17afe3dcc979f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3dd7b1d8bb7bf8bcd49b0340cf9f5e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56df3fd18febbb4407e702b24a09ba7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f01a929b8dedda0e8764d3c03ebca.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c9b67b901337b74ba3f3a204205a1e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5adf7ea4f8b541e93107c0265c94cc.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b718c9874767f14d3d34f45c61bcdc.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70f0e71d76454d05a7deaa3e2af982.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea265e4ce6862bbd56e629c1fb8591a.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b13bbf4943cacb35f23dbc6509ff.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1843f51ac1008af0d84414e461e218e.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff03a33b930bc1c8c3529e5264f252.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1224197a41533e45bec244df2add1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6fe9ea32fccc0c9de5297b88607fa8.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23613e05f7d7e679bbed90e12584af4.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca1d8e7575abff5d534c90163c614da.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee777a30d1cbb58dcdcbe0302f355cc8.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca8e820b605fee374ed715a9b91b9e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcddd1ebeb1c9d9dcfc8bffa345ff8c.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f67647c3f6a4c4ff51ce36cf31834b.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>