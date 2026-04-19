--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,212 +14,170 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="40">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 00:13</t>
-[...140 lines deleted...]
-    <t>Sanduicheiras / Tostadores</t>
+    <t>Lista gerada no: 19/04/2026 09:16</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA CELULAR INOVA SPO-5933 - UNIVERSAL</t>
+  </si>
+  <si>
+    <t>Acess. p/ Celular</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>AQUECEDOR MEGASTAR TC90 - 600W - 220V/50-60HZ</t>
+  </si>
+  <si>
+    <t>Aquecedores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>AQUECEDOR MEGASTAR TC92 - 1000W - 220V/50-60HZ</t>
+  </si>
+  <si>
+    <t>BIKE ELETRICA FOSTON P140 - ARO 14" - BRANCO</t>
+  </si>
+  <si>
+    <t>Esportivo</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA CM517 5G - 7" - 1 CH - AND 16 - AZUL</t>
+  </si>
+  <si>
+    <t>Tablets</t>
+  </si>
+  <si>
+    <t>C IDEA</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA CM517 5G - 7" - 1 CH - AND 16 -  LARANJA</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA CM517 5G - 7" - 1 CH - AND 16 - CINZA PRATA</t>
+  </si>
+  <si>
+    <t>TABLET C IDEA CM10017 AIR 5G - 10.36" - 1TB - 8GB - LARANJA</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - INGLES GRAFFITI</t>
+  </si>
+  <si>
+    <t>Triciclo eletrico</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - BLUE NUMERICO</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - SPIDER RED</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900  - SPIDER BLUE</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - SAKURA</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - FRR GRAFITI</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - ICE-FIRE</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - BUTTER FLY</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - BLACK LIGHT</t>
+  </si>
+  <si>
+    <t>TRICICLO ELETRICO INFANTIL FOSTON GT3900 - NEW PLANET</t>
+  </si>
+  <si>
+    <t>MAQUINA DE BARBA TUCANO TC-9 RECARREGAVEL - DOURADO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>MINI CAMERA DIGITAL CHAVEIRO SATE G6 A-DV951</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
+  </si>
+  <si>
+    <t>SATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +200,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842e634b48c6832e5e1aa3089d4e1b4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540c8299a0bd900113ca87f103f9d20.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c929e34db898d59bf0c5e8dba7b55cd.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877badd38f9a865b2e6b30917d9bdc8d.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4e18d38a1bf21173555585c48084c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4d406bab273129e6db1d11b748f00.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8efd12469d10e7f845203ad19743e.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c55da8e5d6438d9305fc35473864d.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f33abdda44dbcca7f220e180f0e5b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6d42f6bc3468c2501a42e4d9e034b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80ab4e9a3e7a1c653183dca0db4bff.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84976ccdc7de09d76f3ece33e564973b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b517b3d069eadee99d4b9d0ad2bc47c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3266500fe11c91845d2dc5a0fc195.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd58e64477b69dbbd44d47232b4701.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7860fb90ea6e6677f3698887beb93.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4b3dd19dcb22025bdcd2e3d4bf823.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f60549039491942890c72169bb6fe8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24723a56cbacc59d8d18bf03ba75128.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6eee3d2034279a982a3750b091767.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41980ab3b161904137ff3f42fe36477f.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990088e12499a38752df53b0424cc0cc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff86d6fc4cb930fa2bd0196971a7bca.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4f7714a970fbb5cb205a8cfa0eb2a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582e410c46781f3a3b3a2fb504e5e20a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb9422ad0b2dc3f8af524c983456e0.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b17904d341a3bca8e5f4c5927bb321.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29707a5d446075d786cfb3ec3e4254c2.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd2131bd1028897cc838b6b2998a7f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf8a970329946960e5182bdb861111e.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec7745c3a96eae726860443b46d33f4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951141c32a6ed02e82dc6c3296197d70.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda13bdbbca2964463859998bb6b9b96.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee6dfb1440aaadf9cdc44cab2585da.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389c01cb4e640131f411a164f1581ca.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3078c8b36e6be09cb5f98036f99e6b.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4423add87eb821d6aca80d8a839b8f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d85b474070d5f8c4dfc4b526bb6a2a.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223b2ba2168a0605cf268b305382181.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7df0552e92c9af64c248706e4ff1.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1111,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="72.982" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="31.707" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>586672</v>
+        <v>589970</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>10.5</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>586665</v>
+        <v>589963</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>586658</v>
+        <v>589956</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>18.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>586641</v>
+        <v>589949</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>22.0</v>
+        <v>280.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>586634</v>
+        <v>589925</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>586627</v>
+        <v>589918</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>586610</v>
+        <v>589901</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>18</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F8" s="3">
-        <v>10.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>586603</v>
+        <v>589895</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="F9" s="3">
-        <v>12.0</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>586573</v>
+        <v>589864</v>
       </c>
       <c r="C10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>19.5</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>586566</v>
+        <v>589857</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="E11" t="s">
-        <v>29</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>43.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>586559</v>
+        <v>589840</v>
       </c>
       <c r="C12" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>33</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>16</v>
       </c>
       <c r="F12" s="3">
-        <v>22.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>586542</v>
+        <v>589833</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>27</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>15</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F13" s="3">
-        <v>6.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>586535</v>
+        <v>589826</v>
       </c>
       <c r="C14" t="s">
-        <v>38</v>
+        <v>28</v>
       </c>
       <c r="D14" t="s">
-        <v>39</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>17.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>586528</v>
+        <v>589819</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="F15" s="3">
-        <v>300.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>586511</v>
+        <v>589802</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="F16" s="3">
-        <v>28.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>586498</v>
+        <v>589796</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>31</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F17" s="3">
-        <v>99.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>586481</v>
+        <v>589789</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>32</v>
       </c>
       <c r="D18" t="s">
-        <v>49</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>16</v>
       </c>
       <c r="F18" s="3">
-        <v>64.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>586474</v>
+        <v>589772</v>
       </c>
       <c r="C19" t="s">
-        <v>50</v>
+        <v>33</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>24</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>14.0</v>
+        <v>134.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>586467</v>
+        <v>589734</v>
       </c>
       <c r="C20" t="s">
-        <v>51</v>
+        <v>34</v>
       </c>
       <c r="D20" t="s">
-        <v>11</v>
+        <v>35</v>
       </c>
       <c r="E20" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F20" s="3">
-        <v>19.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>586450</v>
+        <v>589727</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>37</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>38</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>39</v>
       </c>
       <c r="F21" s="3">
-        <v>17.0</v>
+        <v>13.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>