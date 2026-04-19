--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,206 +14,140 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 03:14</t>
-[...5 lines deleted...]
-    <t>Alto Falantes</t>
+    <t>Lista gerada no: 19/04/2026 06:36</t>
+  </si>
+  <si>
+    <t>RADIO PX VOYAGER - VR-148GTL (NC) - SEM GARANTIA</t>
+  </si>
+  <si>
+    <t>Radios PX</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>CALCULADORA CASIO - FX82MS - CIENTIFICA - 2ND EDITION</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>PAPEL TERMICO PARA FAX - 236 X 30</t>
+  </si>
+  <si>
+    <t>INICIO</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>BATERIA CR2025 MAXELL CARTELA C/05</t>
+  </si>
+  <si>
+    <t>Baterias</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>BATERIA CR2016 MAXCELL CART C/05</t>
+  </si>
+  <si>
+    <t>BATERIA  CR123A  PANASONIC</t>
+  </si>
+  <si>
+    <t>PANASONIC</t>
+  </si>
+  <si>
+    <t>PILHA PANASONIC AAX4)X13 AA - 52 PILHAS - 4 PCS CADA</t>
+  </si>
+  <si>
+    <t>Pilhas</t>
+  </si>
+  <si>
+    <t>MODULO ROADSTAR - RS-4210 - 840W - 4 CANAIS</t>
+  </si>
+  <si>
+    <t>M�dulos</t>
   </si>
   <si>
     <t>ROADSTAR</t>
   </si>
   <si>
-    <t>FOGAO ELETRICO MEGASTAR HE-9612 (1 BOCA) - 220V</t>
-[...122 lines deleted...]
-    <t>ALTO FALANTE ROADSTAR 12 POL RS-1280 1400W</t>
+    <t>CALCULADORA TRULY - 318-8</t>
+  </si>
+  <si>
+    <t>TRULY</t>
+  </si>
+  <si>
+    <t>CALCULADORA TRULY 319-8</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +170,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f96421748f61fe46ba0f7ab807dd4.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44199ad329631b13eac1cf04854780b6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bf8d4bdf732e17255dd59107435bb.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffef2165edd53a7954df3f01878f447.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662bc9802226d79df2ebef5d4386d3f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27184bd58035425d90d8af81866091d1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37631978a470c9cd118ef09648dadd00.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe37dfe52ceb3396d23eaadd415f2758.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7108ff5b985efffa4afd8807df050.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad042129c97b27f60742fcc9841582b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168588daaa4e05bd88c734f8ad0aa98.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87d76b9750aa2e3ee7a37fa756e1bf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46462c0a68ba17fed87a3d088672eb8a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77421d8f3eb2f5142c2e4a4d9389c80c.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147916fd044debb4d57c5fd4dc0f9bfe.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca550f98a98b457c850f61394fc018be.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7559b67474e12a3867718e5c86f7fe.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5e450732bdb3f486c3c38c404834d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755f0625044e659abc096d79c4c3558a.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39650c4992955eaf4bf96593220d7e.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0ef5e9ec82392a85d93a869fb6e10.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb5bd3e05c31e5c33ea3e6239f06f6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f8cb1dc25d1d57d03ed87db5af7f0.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd0978a6603b8fc433a93e034b3e05c.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aafbc006e3808bf21ebd3fc0aa5389.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44220381ff84817ba46c54bb6a9886b.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91d97a0e233ac1da5f73f0454cf664.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f964b3fe152b6f69f503568bdcf2c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e39f111c772b37a6a0ab8126fced62.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae6def4e024aa3b8ece763cf64b338.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -541,350 +475,50 @@
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="10" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId10"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
-  <xdr:oneCellAnchor>
-[...298 lines deleted...]
-  </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -1138,426 +772,256 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G21"/>
+  <dimension ref="A1:G11"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="63.556" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>151566</v>
+        <v>741</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>19.9</v>
+        <v>142.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>149570</v>
+        <v>604</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>7.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>148634</v>
+        <v>581</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>2.0</v>
+        <v>2.1</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>145497</v>
+        <v>437</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>105.0</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>142991</v>
+        <v>420</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>9.1</v>
+        <v>1.56</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>141505</v>
+        <v>352</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D7" t="s">
-        <v>8</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>22.0</v>
+        <v>2.66</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>140140</v>
+        <v>338</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E8" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>56.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>140065</v>
+        <v>321</v>
       </c>
       <c r="C9" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>7.0</v>
+        <v>49.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>140058</v>
+        <v>109</v>
       </c>
       <c r="C10" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
+        <v>11</v>
+      </c>
+      <c r="E10" t="s">
         <v>28</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>7.0</v>
+        <v>2.2</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>139595</v>
+        <v>93</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>26</v>
+        <v>28</v>
       </c>
       <c r="F11" s="3">
-        <v>1.3</v>
-[...169 lines deleted...]
-        <v>25.0</v>
+        <v>2.4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>