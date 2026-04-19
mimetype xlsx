--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -14,218 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 05:00</t>
-[...17 lines deleted...]
-    <t>PDP</t>
+    <t>Lista gerada no: 19/04/2026 06:17</t>
+  </si>
+  <si>
+    <t>WATERPIK WP-360E  220V</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O MORE FITNESS DIGITAL MF-368SE - PULSO COM MEM�RIA</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
+  </si>
+  <si>
+    <t>MORE FITNESS</t>
+  </si>
+  <si>
+    <t>RADIO COMUNICADOR VOYAGER VR-9000MKII - S/G</t>
+  </si>
+  <si>
+    <t>Radios PX</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>MODULO AUTOMOTIVO ROADSTAR  RS-5.1       4600W</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
+  </si>
+  <si>
+    <t>ROADSTAR</t>
+  </si>
+  <si>
+    <t>TOMADA TELEFONE</t>
+  </si>
+  <si>
+    <t>Comunica��o</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>BATEARIA CELULAR DR.HANK</t>
-[...38 lines deleted...]
-    <t>F F MAXEEL TC-30 ( UNIDADE )</t>
+    <t>CORNETA AUTOMOTIVO NEGRA  ( CORTA )</t>
+  </si>
+  <si>
+    <t>Cornetas</t>
+  </si>
+  <si>
+    <t>RADIO PX VOYAGER VR-95 PLUS ECHO - S/G</t>
+  </si>
+  <si>
+    <t>LAMPADA XENON H4 12V 60/55W</t>
+  </si>
+  <si>
+    <t>Kit Xenon LED</t>
+  </si>
+  <si>
+    <t>CALCULADORA TRULY 836 - 12 DIGITOS</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
+  </si>
+  <si>
+    <t>TRULY</t>
+  </si>
+  <si>
+    <t>RADIO PX VOYAGER VR-94 PLUS - S/G</t>
+  </si>
+  <si>
+    <t>CABLE RCA "Y" (1)MACHO (2)HEMBRA</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>CONTROLE PLAY 2 ANALOGICO - GENERICO - SEM GARANTIA</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>PAPEL HI-TI 4X6  630PL C/ CX</t>
+  </si>
+  <si>
+    <t>INFORMATICA</t>
+  </si>
+  <si>
+    <t>CORNETA PRETA - LONGA</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS AAA / 4 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS AA / 4 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas</t>
+  </si>
+  <si>
+    <t>CALCULADORA CASIO - HR150RC - COM BOBINA</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>MODULO ROADSTAR - RS-4510 - 2400W - POWER ONE</t>
+  </si>
+  <si>
+    <t>M�dulos</t>
+  </si>
+  <si>
+    <t>BATERIA CR2032 MAXELL  CARTELA C/05 UNID.</t>
+  </si>
+  <si>
+    <t>Baterias</t>
   </si>
   <si>
     <t>MAXELL</t>
   </si>
   <si>
-    <t>FILTRO DE LINHA SATELITTE A-R05</t>
-[...77 lines deleted...]
-    <t>WATERPIK</t>
+    <t>PILHA PANASONIC TIPO D / 20 PCS - 2 PCS CADA</t>
+  </si>
+  <si>
+    <t>PANASONIC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -248,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8521a6688803d5b6024855d267b17.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa3094243b3af4d75da378c02c8d71.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f93f4618f1f5a8302259c69d8bd84.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453eb02b33c87b3169ce5a5faf7bb3b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd70eed1a9da2aa8d88f22207657d17.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8bebfb0a31c4e5d4f25da123f7327.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a50cdb72df808b09860d6f6467e4a.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69acc17a92975ea57817f6fd993608ce.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a7909feb82dd031e1a4d1f034965b.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130c970b38b991318a7c85fcd17cfa4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ef7904ea15586b6fec0a0fa6b47bc.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabff90962f90a436b470fb30940d23.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2a7f0a7f48b37e630d06095c5a415.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56aa8ab2dbefb963d22ca339c49654.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b510ae37561cc6651f6be0e6217dc.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b094ab96f0e2d26863dbb472a202e.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7def3d9b6c83ac6b40e89fd6ff112.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86050a57a61735021217275c802daa8d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0c3b299acace491f7b6e60ee6ea09.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d022d525e5db54a75ef7739e2a6906a.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c198ee203ddce27c37200cbb338baa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a141b05cb26f6c9f6c858c7310ec3.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925cbfb70fca0a6aefe30bbf137c7fda.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346738a4d74c87784c390d547a8f008.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf4c50e65ca8e320bbb06912062606.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9a326e9bba4dd68a2db1d8ba557b1.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728fa4aaaf7025518b0b704a20d8a74.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb2297c804a8c5d64bffb0a315c6a9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e263e58eaba3f9cc3b1ca0d8dd1e655.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170d688aa1dbc72d7f8db3500dabb1f6.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2809ccec81330c121e6b06ee20d423a2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07641e1e1c9df0f3f6012a11842f3db0.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1ad80845cb2775e7ffd3b55682296.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce596e8829ade5e2d73ecfb3e1c7f07.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd864025315b8f672f7387577538f4e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca220c6d7fb004b4e6b63c8c1ffac0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbdb3cdd002e04420782919e955084.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87a7e113f385d91a65779d7ab5a89d.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791a07b66a6f227474f2d6a445a7264.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0ef83b36b3d237ad3265f2224355e.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1159,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="81.266" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="24.708" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>187886</v>
+        <v>12973</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>6.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>187879</v>
+        <v>12188</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>187411</v>
+        <v>11976</v>
       </c>
       <c r="C4" t="s">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>12</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>2.0</v>
+        <v>249.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>185714</v>
+        <v>10009</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>8.5</v>
+        <v>89.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>185356</v>
+        <v>9737</v>
       </c>
       <c r="C6" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>13.0</v>
+        <v>0.35</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>183659</v>
+        <v>8280</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>38.0</v>
+        <v>1.1</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>182843</v>
+        <v>5319</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E8" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>3.5</v>
+        <v>179.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>178297</v>
+        <v>5197</v>
       </c>
       <c r="C9" t="s">
         <v>25</v>
       </c>
       <c r="D9" t="s">
         <v>26</v>
       </c>
       <c r="E9" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F9" s="3">
-        <v>7.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>176958</v>
+        <v>5029</v>
       </c>
       <c r="C10" t="s">
         <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>13</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="F10" s="3">
-        <v>2.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>175647</v>
+        <v>3681</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>15</v>
       </c>
       <c r="F11" s="3">
-        <v>4.0</v>
+        <v>152.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>173445</v>
+        <v>3100</v>
       </c>
       <c r="C12" t="s">
+        <v>31</v>
+      </c>
+      <c r="D12" t="s">
         <v>32</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>7.0</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>168656</v>
+        <v>2554</v>
       </c>
       <c r="C13" t="s">
         <v>33</v>
       </c>
       <c r="D13" t="s">
         <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>31</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>18.0</v>
+        <v>3.26</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>162142</v>
+        <v>2110</v>
       </c>
       <c r="C14" t="s">
         <v>35</v>
       </c>
       <c r="D14" t="s">
         <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>23.0</v>
+        <v>25.6</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>161961</v>
+        <v>1793</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>39</v>
+        <v>17</v>
       </c>
       <c r="E15" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>1.5</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>161626</v>
+        <v>1663</v>
       </c>
       <c r="C16" t="s">
+        <v>38</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
         <v>40</v>
       </c>
-      <c r="D16" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F16" s="3">
-        <v>89.0</v>
+        <v>1.25</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>161619</v>
+        <v>1656</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>40</v>
       </c>
       <c r="F17" s="3">
-        <v>89.0</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>159715</v>
+        <v>1250</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D18" t="s">
-        <v>47</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="F18" s="3">
-        <v>19.5</v>
+        <v>48.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>159050</v>
+        <v>1199</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="E19" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="F19" s="3">
-        <v>5.0</v>
+        <v>118.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>158305</v>
+        <v>994</v>
       </c>
       <c r="C20" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>16.5</v>
+        <v>1.6</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>157964</v>
+        <v>819</v>
       </c>
       <c r="C21" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>54</v>
+        <v>42</v>
       </c>
       <c r="E21" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>72.0</v>
+        <v>9.99</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>