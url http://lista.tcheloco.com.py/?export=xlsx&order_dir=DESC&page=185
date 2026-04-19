--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,200 +14,212 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 04:59</t>
-[...14 lines deleted...]
-    <t>Automotivo</t>
+    <t>Lista gerada no: 19/04/2026 06:20</t>
+  </si>
+  <si>
+    <t>ALTO  FALANTE  ROADSTAR RS-6909   6X9  480W  (240WRMS)</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>ROADSTAR</t>
+  </si>
+  <si>
+    <t>AUTO FALANTE ROADSTAR RS-12SW - 12 POLEGADAS - 2500W</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O MORE FITNESS MANUAL MF-225</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Bra�o</t>
+  </si>
+  <si>
+    <t>MORE FITNESS</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR MORE FITNESS MF-09NB - 110V</t>
+  </si>
+  <si>
+    <t>Nebulizadores</t>
+  </si>
+  <si>
+    <t>ADAPTADOR USB SATELLITE (2X1)  AL-10</t>
+  </si>
+  <si>
+    <t>INICIO</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>NEON PARA WOOFER - BZNR10YL - 10 POLEGADAS - AMARELO</t>
-[...38 lines deleted...]
-    <t>Mouse</t>
+    <t>FITA PARA LIMPADORA 8MM SONY</t>
+  </si>
+  <si>
+    <t>SONY</t>
+  </si>
+  <si>
+    <t>CABO  AUDIO-VIDEO PARA CAMERA SAM S630 / 760 / 860</t>
+  </si>
+  <si>
+    <t>Acess. p/camera digital</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>WATERPIK WP-100W  110V (ULTRA)</t>
+  </si>
+  <si>
+    <t>Sa�de Bucal</t>
+  </si>
+  <si>
+    <t>WATERPIK</t>
+  </si>
+  <si>
+    <t>PANELA DE ARROZ 2.8L R600 110V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>SPRAY DE PIMENTA 40ML</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>TEL VOYAGER VR-678  (EXTRA)</t>
+  </si>
+  <si>
+    <t>Comunica��es</t>
+  </si>
+  <si>
+    <t>VOYAGER</t>
+  </si>
+  <si>
+    <t>MAQUINA PANASONIC - ER-224</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>PANASONIC</t>
+  </si>
+  <si>
+    <t>PC FONE MICROFONE SATELLITE AE-335</t>
+  </si>
+  <si>
+    <t>Fones P/Pc</t>
   </si>
   <si>
     <t>SATE</t>
   </si>
   <si>
-    <t>RADIO MEGASTAR RA-18 4 BANDAS - 2V</t>
-[...62 lines deleted...]
-    <t>ROADSTAR</t>
+    <t>SPRAY DE PIMENTA 60ML</t>
+  </si>
+  <si>
+    <t>TELA VOYAGER 702  USB/TV  7.0"  TETO</t>
+  </si>
+  <si>
+    <t>Telas p/ Carro</t>
+  </si>
+  <si>
+    <t>TWEETER AUTOMOTIVO ROADSTAR RS-325ST 4000W</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>TELEFONE PHILIPS VOIP-0801B - USB - SKYPE</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-075 4500W C/DIFUSOR 220V</t>
+  </si>
+  <si>
+    <t>Secadores</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>SECADOR ONIDA ON-075 4500W COM DIFUSOR 110V</t>
+  </si>
+  <si>
+    <t>CROSSOVER ROADSTAR RS-90 4VIAS</t>
+  </si>
+  <si>
+    <t>AUTOMOTIVO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -230,51 +242,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb4552320f7c91221a02bca6fbcfb7.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64091e2d40d2b7f8253d35cbcd7146.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f8d6ee29c725ec77e3e7cb510fd9.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f27f1264dd33f6c272730a10e016fd.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b725dc95c17a0000c5bd3277187388.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725eb44b54cb4813dd08e1c59063bf45.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb37fbd740bba9f89073212667fe2c1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59524024168760dc3ed08f13cd47cbd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb1af338966a2b28e4243f1e97226df.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f223bfd176698eabd533d61ea65f0.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be717143202555e6c74fdce780b6aee6.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926580e64f8d49941b7f5c87b7175491.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed8ca3d5a44cfc18e28a6c3e58257.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12dfb9baa42b477017ee48c7ecd2f5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c822b78e086d542ef68b31199325fd.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7804f6a0bbcbe687dd997dd62dcce.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e48800b376b4f91d11e0d78ca65d50.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897362f67e81606e223d4e27eb5ecb5.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadefb865327b13e16816ed5ce48d9a7.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40f10ebbe56a082df36944209f8ea02.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892eb355ecb0d3a3ebdf49332a0bffbd.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c501e4aeaee317a74b2dd69397ce6b2.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed05838e992867e028a39896ed67aa7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24355d4e78b442ce974b0dc400635e38.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f840cee91c6a2b689847ca185670.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ac75220c684c0822e0b2cfb0100a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9221b3081d9dac09eac1f86698eb95d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f715d6f83aed90a00a2faf2fa1278d7.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f0706b1ad49770755e3e6a85de482.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2239a55e469db3798720bc5a9ce818.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6c956968402dad76fcd3e5da84be4.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c0a60bc2a4ed5ab6d365b3203e504.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb629d8565715e1e44f3d2b90c48798.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696b45bafdbf6ff203202304d21a39f.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511cbbb52d524515559a51e5ea3b06d1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43841e1a91cba178504776d05919bd9.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9636e63f4d8e1532cf699feb155a1ab.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791ec557efe6f0431feaaadce4ee999.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa56c991aab0dacc1ab01f7bfffdcfe.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d65806b77f34b45be4fceb73978d7f.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1142,416 +1154,416 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>203135</v>
+        <v>56120</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>23.0</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>201032</v>
+        <v>48941</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>13.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>201025</v>
+        <v>45254</v>
       </c>
       <c r="C4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D4" t="s">
+        <v>12</v>
+      </c>
+      <c r="E4" t="s">
         <v>13</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" s="3">
-        <v>7.5</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>200837</v>
+        <v>36894</v>
       </c>
       <c r="C5" t="s">
         <v>14</v>
       </c>
       <c r="D5" t="s">
         <v>15</v>
       </c>
       <c r="E5" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="F5" s="3">
-        <v>5.5</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>198301</v>
+        <v>36740</v>
       </c>
       <c r="C6" t="s">
         <v>16</v>
       </c>
       <c r="D6" t="s">
         <v>17</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="F6" s="3">
-        <v>10.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>197755</v>
+        <v>34524</v>
       </c>
       <c r="C7" t="s">
+        <v>19</v>
+      </c>
+      <c r="D7" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="E7" t="s">
         <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>45.0</v>
+        <v>4.25</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>196628</v>
+        <v>29773</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>12</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>7.0</v>
+        <v>0.8</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>196611</v>
+        <v>24549</v>
       </c>
       <c r="C9" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>7.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>196239</v>
+        <v>22187</v>
       </c>
       <c r="C10" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>28</v>
       </c>
       <c r="E10" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F10" s="3">
-        <v>23.0</v>
+        <v>42.75</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>193856</v>
+        <v>18647</v>
       </c>
       <c r="C11" t="s">
-        <v>25</v>
+        <v>29</v>
       </c>
       <c r="D11" t="s">
-        <v>26</v>
+        <v>30</v>
       </c>
       <c r="E11" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="F11" s="3">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>193085</v>
+        <v>18371</v>
       </c>
       <c r="C12" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="E12" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="F12" s="3">
-        <v>11.0</v>
+        <v>39.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>192613</v>
+        <v>16629</v>
       </c>
       <c r="C13" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>31</v>
+        <v>35</v>
       </c>
       <c r="E13" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="F13" s="3">
-        <v>4.0</v>
+        <v>37.5</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>190817</v>
+        <v>15981</v>
       </c>
       <c r="C14" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="D14" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="F14" s="3">
-        <v>24.99</v>
+        <v>3.8</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>190572</v>
+        <v>15899</v>
       </c>
       <c r="C15" t="s">
-        <v>36</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>37</v>
+        <v>30</v>
       </c>
       <c r="E15" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F15" s="3">
-        <v>11.0</v>
+        <v>2.99</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>190039</v>
+        <v>15516</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="D16" t="s">
-        <v>31</v>
+        <v>42</v>
       </c>
       <c r="E16" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F16" s="3">
-        <v>11.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>189996</v>
+        <v>15349</v>
       </c>
       <c r="C17" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="E17" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>4.0</v>
+        <v>9.75</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>189705</v>
+        <v>15134</v>
       </c>
       <c r="C18" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="D18" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="E18" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="F18" s="3">
-        <v>10.75</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>189149</v>
+        <v>14045</v>
       </c>
       <c r="C19" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>49</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>50</v>
       </c>
       <c r="F19" s="3">
-        <v>7.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>188456</v>
+        <v>14038</v>
       </c>
       <c r="C20" t="s">
-        <v>45</v>
+        <v>51</v>
       </c>
       <c r="D20" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>50</v>
       </c>
       <c r="F20" s="3">
-        <v>10.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>188081</v>
+        <v>14007</v>
       </c>
       <c r="C21" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D21" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="E21" t="s">
-        <v>49</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>26.0</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>