--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,197 +14,200 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="50">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 08:11</t>
-[...5 lines deleted...]
-    <t>CUIDADOS PESSOAIS</t>
+    <t>Lista gerada no: 19/04/2026 10:10</t>
+  </si>
+  <si>
+    <t>HUB SWITCH 8 PORTAS TP-LINK TL-SF1008D</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>HUB TP-LINK TL-SF1005D</t>
+  </si>
+  <si>
+    <t>PC ROUTER TP-LINK WN-722N  WIREL/PEN USB</t>
+  </si>
+  <si>
+    <t>LNB 4 SAIDA SHARP               S/GARANT</t>
+  </si>
+  <si>
+    <t>LNB</t>
+  </si>
+  <si>
+    <t>SHARP</t>
+  </si>
+  <si>
+    <t>LNB 2 SAIDA SHARP               S/GARANT</t>
+  </si>
+  <si>
+    <t>CACHEADOR DE CABELOS MONDIAL EM-05 2V</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>GLOBO DE LUZ ECOPOWER EP1015</t>
+  </si>
+  <si>
+    <t>Projetores de Luzes</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>SPEAKER PARA PC - NOTEBOOK - CELULAR</t>
-[...2 lines deleted...]
-    <t>Diversos</t>
+    <t>NEON P/WOOFER BZNR15RD 15PULGADAS ROJO</t>
+  </si>
+  <si>
+    <t>Automotivo</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>ANTENA P/TV DIG.BAK VHF/UHF BK-ANT188-INTERNA</t>
-[...80 lines deleted...]
-    <t>Jarras Eletricas</t>
+    <t>NEON PARA WOOFER - BZNR10YL - 10 POLEGADAS - AMARELO</t>
+  </si>
+  <si>
+    <t>MANOPLA DE CAMBIO VARIOS MODELOS</t>
+  </si>
+  <si>
+    <t>Variados Automotivo</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F18B REC / SD / USB / 2V</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>SUPORTE PRA TV -LEVEL 32" / 52" LV-ST3256</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>LEVEL</t>
+  </si>
+  <si>
+    <t>KIT XENON HID - HB-4 - 10000K - 9006</t>
+  </si>
+  <si>
+    <t>Kit Xenon</t>
+  </si>
+  <si>
+    <t>KIT XENON HID - HB-4 - 6000K - 9006</t>
+  </si>
+  <si>
+    <t>ANTENA CAR ELETRICA SERA MODELO:101 12VOLTS</t>
+  </si>
+  <si>
+    <t>MOUSE SATELLITE A-33 USB PRETO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>RADIO MEGASTAR RA-18 4 BANDAS - 2V</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>SPEAKER ECOPOWER EP-1903 BLUETOOTH 2 MICROFONES S/FIO 15 POLEGADAS</t>
-[...17 lines deleted...]
-    <t>PRESENTE 003-002 (PEDALEIRA DE CARRO)</t>
+    <t>ACCESORIO GO-PRO (GOPOLE GPLC-6)</t>
+  </si>
+  <si>
+    <t>Acessorios p/GOPRO</t>
+  </si>
+  <si>
+    <t>GO PRO</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CORTAR WAHL 18 P�S   ORIGINAL  110V BRANCO</t>
+  </si>
+  <si>
+    <t>Maq.Corta Cabelo/Barba</t>
+  </si>
+  <si>
+    <t>WAHL</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O MORE FITNESS DIGITAL MF-333 - PULSO</t>
+  </si>
+  <si>
+    <t>MORE FITNESS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -227,51 +230,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186849e6a1ce85c72979eca2ff488992.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7016b6cdb0326daab5690ea5a816f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e859b195e8fb6ee0b083feb49886553e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59ac7b3df80751341b3ef7ecc0fe8.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b41dc961c2c93c95e4144cc153778.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471806fe3a44970af25eaf45643afc2f.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914074370313e89d6389ba67d0d4d280.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1069c06e226bff18331ed8c2c6949ad.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b8a3af76da865ac0db1be45a2fceef.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09520f563830032b7527c234a95a2fa9.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710cf3376b95bc0462eb41a900b90af.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f52d97a19700b32f389a13e9fdce8.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc56e8fc9df4654624513fc6fa2dc12.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cc90c95e6768e22407e96b9db50fd.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d96cf1af77cd3b8e99bdd4e2a9ca3.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52035b7a5cad5bfcc3b2c71af5a81e48.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bc56eab068226dbcc2efe87a4c3179.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33b5c104e1c1ca21ce36b9e271e809.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d22f1f26407592effae30cdfd369b3.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e9961060dc1347cc19f00fd5c2c7c.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5f5a14151c9c98fc01c1ae07ed8a2.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f046ea1dcf8e2c8186992c2e0fce45.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94168ab79848ca3a433d8f6f53a125a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fc057e4d1b7d57d1cb2a3691c5c79.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93426d605d78f3ebdf9f2f65748ce57.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f9ca36f34461cacee9efa4f3c6122.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f766c9f4ac268c63b6b350d39e9a0d8.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72a834cbeaeeaef255c038ec8999ab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f25ba3c2632ab9c2c1e7a540bbb2c1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c717e7371d117e20d23eec4de245ecd3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0acafc35b734bd11d77eb9270195f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db94e575731c1bd3ab8d9e4a46085bdd.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae7d1cbb8ddc661ab9e19f762af216.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914acb7ca08966874dd509c1bfba9a2.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231f44f9826374d035b675b2d87b17.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ff97cbe1583eb626f975e31d03e958.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15eb11986fca8e767164a4d8bd75ebb.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814df2f626c8639ec02b3f84bd265fcb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b5ea7a6e89464b86f8fadbe1667170.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012305b0e5699b6db18c1e039bc8a53.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1138,417 +1141,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="78.981" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="64.841" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>294881</v>
+        <v>206860</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>292924</v>
+        <v>206853</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="E3" t="s">
-        <v>12</v>
+        <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>3.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>292382</v>
+        <v>206846</v>
       </c>
       <c r="C4" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>8</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>3.5</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>291224</v>
+        <v>206471</v>
       </c>
       <c r="C5" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>17</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>2.8</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>288859</v>
+        <v>206464</v>
       </c>
       <c r="C6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>20</v>
+        <v>13</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F6" s="3">
-        <v>1.3</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>288156</v>
+        <v>205948</v>
       </c>
       <c r="C7" t="s">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="D7" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="E7" t="s">
-        <v>23</v>
+        <v>18</v>
       </c>
       <c r="F7" s="3">
-        <v>9.8</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>288101</v>
+        <v>203135</v>
       </c>
       <c r="C8" t="s">
-        <v>24</v>
+        <v>19</v>
       </c>
       <c r="D8" t="s">
-        <v>25</v>
+        <v>20</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>8.5</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>287845</v>
+        <v>201032</v>
       </c>
       <c r="C9" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="E9" t="s">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="F9" s="3">
-        <v>23.5</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>285254</v>
+        <v>201025</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D10" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E10" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F10" s="3">
-        <v>2.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>285247</v>
+        <v>200837</v>
       </c>
       <c r="C11" t="s">
-        <v>32</v>
+        <v>26</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
       <c r="F11" s="3">
-        <v>4.95</v>
+        <v>5.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>285001</v>
+        <v>198301</v>
       </c>
       <c r="C12" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D12" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="E12" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="F12" s="3">
-        <v>5.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>284998</v>
+        <v>197755</v>
       </c>
       <c r="C13" t="s">
-        <v>36</v>
+        <v>30</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
       <c r="E13" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="F13" s="3">
-        <v>8.0</v>
+        <v>45.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>284974</v>
+        <v>196628</v>
       </c>
       <c r="C14" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
         <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F14" s="3">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>284967</v>
+        <v>196611</v>
       </c>
       <c r="C15" t="s">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
         <v>34</v>
       </c>
       <c r="E15" t="s">
-        <v>35</v>
+        <v>24</v>
       </c>
       <c r="F15" s="3">
-        <v>8.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>284103</v>
+        <v>196239</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>23</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>24</v>
       </c>
       <c r="F16" s="3">
-        <v>8.0</v>
+        <v>20.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>283557</v>
+        <v>193856</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>38</v>
       </c>
       <c r="E17" t="s">
-        <v>9</v>
+        <v>39</v>
       </c>
       <c r="F17" s="3">
-        <v>122.0</v>
+        <v>2.5</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>282550</v>
+        <v>193085</v>
       </c>
       <c r="C18" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="E18" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>2.0</v>
+        <v>12.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>281003</v>
+        <v>192613</v>
       </c>
       <c r="C19" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
       <c r="D19" t="s">
-        <v>34</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
-        <v>35</v>
+        <v>44</v>
       </c>
       <c r="F19" s="3">
-        <v>8.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>280174</v>
+        <v>190817</v>
       </c>
       <c r="C20" t="s">
+        <v>45</v>
+      </c>
+      <c r="D20" t="s">
         <v>46</v>
       </c>
-      <c r="D20" t="s">
+      <c r="E20" t="s">
         <v>47</v>
       </c>
-      <c r="E20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="3">
-        <v>7.0</v>
+        <v>24.99</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>278782</v>
+        <v>190572</v>
       </c>
       <c r="C21" t="s">
         <v>48</v>
       </c>
       <c r="D21" t="s">
-        <v>12</v>
+        <v>17</v>
       </c>
       <c r="E21" t="s">
-        <v>12</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>1.0</v>
+        <v>11.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>