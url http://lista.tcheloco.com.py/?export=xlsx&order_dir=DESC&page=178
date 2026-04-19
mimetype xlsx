--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -14,206 +14,221 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 09:49</t>
-[...14 lines deleted...]
-    <t>Radios</t>
+    <t>Lista gerada no: 19/04/2026 11:32</t>
+  </si>
+  <si>
+    <t>REFLETOR LED PG LED - 70W - F002 - BIVOLT - BRANCA</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>PG-LED</t>
+  </si>
+  <si>
+    <t>CONTRLE DE LONGA DISTANCIA TARAMPS TLC3000 - 300 METROS</t>
+  </si>
+  <si>
+    <t>Controles Longa Distancia</t>
+  </si>
+  <si>
+    <t>TARAMPS</t>
+  </si>
+  <si>
+    <t>SANDUICHEIRA GRILL - MONDIAL - S-12 - 220V</t>
+  </si>
+  <si>
+    <t>Eletr�nicos</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>SOPORTE P/TV SATE  30"/50"  A-526A FIJO</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>SPEAKER MEGASTAR BOLA BRASIL - SD USB FM</t>
+  </si>
+  <si>
+    <t>Som</t>
   </si>
   <si>
     <t>MEGASTAR</t>
   </si>
   <si>
-    <t>LAMPADA LED ECOPOWER EP-5915 - 50W - E27 - BRANCO</t>
-[...71 lines deleted...]
-    <t>CABO DE FORCA (PADRAO BRASIL)</t>
+    <t>AR CONDICIONADO MIDEA 12000 BTU / 60HZ / Q-F / INVERTER - WIFI</t>
+  </si>
+  <si>
+    <t>AR CONDICIONADOS</t>
+  </si>
+  <si>
+    <t>MIDEA</t>
+  </si>
+  <si>
+    <t>AUTO FALANTE BOOSTER BS-168S - 6 POLEGADAS - 1000W - 4 VIAS</t>
+  </si>
+  <si>
+    <t>Alto Falantes</t>
+  </si>
+  <si>
+    <t>BOOSTER</t>
+  </si>
+  <si>
+    <t>PULSEIRA BRASIL</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>NEBULIZADOR CITIZEN CUN60 - BIVOLT</t>
-[...26 lines deleted...]
-    <t>DESPERTADOR CASIO TQ-228 - VERMELHO</t>
+    <t>CALCULADORA CASIO FX991ES PLUS CIENTIFICA - 2� EDI��O</t>
+  </si>
+  <si>
+    <t>Calculadoras</t>
   </si>
   <si>
     <t>CASIO</t>
   </si>
   <si>
-    <t>DESPERTADOR CASIO TQ-228 - BRANCO</t>
+    <t>ROUTER TP-LINK TL-850 EXTENCAO DE WFI</t>
+  </si>
+  <si>
+    <t>Roteadores</t>
+  </si>
+  <si>
+    <t>TP-LINK</t>
+  </si>
+  <si>
+    <t>CONTROLE LONGA DISTANCIA JFA K1200 - 1200MT</t>
+  </si>
+  <si>
+    <t>JFA</t>
+  </si>
+  <si>
+    <t>MULTIMIDIA PYRAMID CR-V 2012-2013</t>
+  </si>
+  <si>
+    <t>Multimidias</t>
+  </si>
+  <si>
+    <t>PYRAMID</t>
+  </si>
+  <si>
+    <t>MODULO TARAMPS TS-400X4/4-CANAIS/400WRMS</t>
+  </si>
+  <si>
+    <t>M�dulos</t>
+  </si>
+  <si>
+    <t>CREPEIRA MONDIAL CP-01 PRATIC/H.DOG 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>CREPEIRA MONDIAL CP-01 PRATIC/H.DOG 110V</t>
+  </si>
+  <si>
+    <t>BATERIA CELULAR DR HANK DR142H0001 3.7V 2200MAH</t>
+  </si>
+  <si>
+    <t>Celulares</t>
+  </si>
+  <si>
+    <t>DR.HANK</t>
+  </si>
+  <si>
+    <t>MULTIMIDIA PYRAMID FIAT BRAVO 2012-2014</t>
+  </si>
+  <si>
+    <t>REATOR SLIM PARA KIT XENON FINO - 24V - 1 UNIDADE</t>
+  </si>
+  <si>
+    <t>Reator p/kit Xenon</t>
+  </si>
+  <si>
+    <t>PLACA UNIVERSAL PARA AR CONDICIONADO</t>
+  </si>
+  <si>
+    <t>ACCESORIO GO-PRO (ALNRK-301) KIT REPLACEMENT</t>
+  </si>
+  <si>
+    <t>Acessorios p/GOPRO</t>
+  </si>
+  <si>
+    <t>GO PRO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +251,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c041c6ab7ec6423c99543fd4832c8f1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff2abf9572a1754ba99b1f50a10436.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d29974d7c91ccaf7ff54c12c5acf0a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ff13cc9097ecf83e90d0f51cc87d2.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef584690a7695b2785208087adde3011.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b601c9465d12b497da688869f6cb42.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23343fe034107c28491ef7ed6000ec2d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956b58589317c71ea95742d4f3462f3.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f1eea27b3f36f9e481e8909c509b3.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4e0d5dfcfb5bbec3a9854378b59b.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbbffc80b02300a0f03f780f72dd028.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd270298cd2947d878580b583013f573.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d937f289176a64aaa4ad76ca309a759.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f580859687bbfbc9db98302b0389655.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29cd4c689c90f7f9fd796c2c851214.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3ec63ee4863b75b9e2ed29c9f93051.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c7b3f51035c3f7acc92dd62b11df3.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5aba2fb4a999ee8e133362090910f.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdb6ba5a9a02f96d6be6be69e2c2e9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f45e2ca75329c54b44102da397d28bb.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c0ddb602227ed6bfaeefbd1f607725.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fc9fce1675e57765c544eabd69b49.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cccf372333e83428b08270abb7b863.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0af69d72b17ea1680f00eb9ac29f6.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efe216cc42ae6c944907019a518001.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c16244e9f5053d90ee9f72830528a.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b7b7af4e808892d1d41e6ea567f3e5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345d2ad444a03de4aa51b8c2bbbeaab.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dbdff3e82d32a00c512d8ae8655f1.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ead54a8c6b140bd88de460a62f8cc3.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff958b6718cad4caa805319e1d7d56eb.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6ed07fe882b32f6dec700f965adc4.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3270b0aaf440ea1d3e5807908867b42.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bba75ce1f2170426e7b6e8ce6ec52.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6100b714654384b916d10cd5581219.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d49acc19cd230b01ad460f28b2c430c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215bce9237e6dec2766aee54a745be7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f259a3893516b6f586e42f98b15c5cb.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd9b6ecac62fbd871cba3a67ab6ced.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda0ee35e86ab7abdf2e9cce09e75d.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1162,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="74.268" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="30.564" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>317092</v>
+        <v>242776</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>18.5</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>314961</v>
+        <v>240444</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>11.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>314701</v>
+        <v>240178</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>6.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>312578</v>
+        <v>238748</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
         <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>5.0</v>
+        <v>12.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>312363</v>
+        <v>238205</v>
       </c>
       <c r="C6" t="s">
         <v>19</v>
       </c>
       <c r="D6" t="s">
         <v>20</v>
       </c>
       <c r="E6" t="s">
         <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>23.0</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>311670</v>
+        <v>237314</v>
       </c>
       <c r="C7" t="s">
         <v>22</v>
       </c>
       <c r="D7" t="s">
         <v>23</v>
       </c>
       <c r="E7" t="s">
         <v>24</v>
       </c>
       <c r="F7" s="3">
-        <v>62.0</v>
+        <v>335.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>311632</v>
+        <v>235990</v>
       </c>
       <c r="C8" t="s">
         <v>25</v>
       </c>
       <c r="D8" t="s">
         <v>26</v>
       </c>
       <c r="E8" t="s">
         <v>27</v>
       </c>
       <c r="F8" s="3">
-        <v>17.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>311625</v>
+        <v>235617</v>
       </c>
       <c r="C9" t="s">
         <v>28</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="F9" s="3">
-        <v>14.5</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>310925</v>
+        <v>235303</v>
       </c>
       <c r="C10" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="D10" t="s">
-        <v>11</v>
+        <v>32</v>
       </c>
       <c r="E10" t="s">
-        <v>15</v>
+        <v>33</v>
       </c>
       <c r="F10" s="3">
-        <v>10.0</v>
+        <v>18.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>310871</v>
+        <v>232975</v>
       </c>
       <c r="C11" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="D11" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="E11" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="F11" s="3">
-        <v>2.6</v>
+        <v>13.75</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>310857</v>
+        <v>232760</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>15</v>
+        <v>38</v>
       </c>
       <c r="F12" s="3">
-        <v>1.8</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>310451</v>
+        <v>232050</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D13" t="s">
-        <v>34</v>
+        <v>40</v>
       </c>
       <c r="E13" t="s">
-        <v>15</v>
+        <v>41</v>
       </c>
       <c r="F13" s="3">
-        <v>4.65</v>
+        <v>80.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>308311</v>
+        <v>231664</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
       <c r="E14" t="s">
-        <v>18</v>
+        <v>12</v>
       </c>
       <c r="F14" s="3">
-        <v>5.0</v>
+        <v>39.5</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>308304</v>
+        <v>231527</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="E15" t="s">
-        <v>39</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
-        <v>1.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>308236</v>
+        <v>231510</v>
       </c>
       <c r="C16" t="s">
-        <v>40</v>
+        <v>46</v>
       </c>
       <c r="D16" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="E16" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F16" s="3">
-        <v>23.0</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>308007</v>
+        <v>230766</v>
       </c>
       <c r="C17" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="D17" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="F17" s="3">
-        <v>6.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>305303</v>
+        <v>229791</v>
       </c>
       <c r="C18" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="D18" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E18" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="F18" s="3">
-        <v>1.8</v>
+        <v>95.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>304818</v>
+        <v>229098</v>
       </c>
       <c r="C19" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="D19" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="E19" t="s">
-        <v>15</v>
+        <v>30</v>
       </c>
       <c r="F19" s="3">
-        <v>11.0</v>
+        <v>2.75</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>303880</v>
+        <v>229081</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="D20" t="s">
-        <v>38</v>
+        <v>29</v>
       </c>
       <c r="E20" t="s">
-        <v>50</v>
+        <v>30</v>
       </c>
       <c r="F20" s="3">
-        <v>7.8</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>303873</v>
+        <v>228695</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D21" t="s">
-        <v>38</v>
+        <v>55</v>
       </c>
       <c r="E21" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="F21" s="3">
-        <v>7.8</v>
+        <v>5.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>