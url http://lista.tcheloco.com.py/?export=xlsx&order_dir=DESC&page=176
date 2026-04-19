--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,212 +14,185 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="54">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="45">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 11:15</t>
-[...23 lines deleted...]
-    <t>BINOCULO TUCANO - 60 X 60</t>
+    <t>Lista gerada no: 19/04/2026 13:20</t>
+  </si>
+  <si>
+    <t>ACESS�RIO ACTION-CAM SURFBOARD (AKA-SM1)</t>
+  </si>
+  <si>
+    <t>Acess. p/action cam SONY</t>
+  </si>
+  <si>
+    <t>SONY</t>
+  </si>
+  <si>
+    <t>JARRA ELETRICA MEGASTAR TM9606 / INOX / 2L / 220V</t>
+  </si>
+  <si>
+    <t>Jarras Eletricas</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>PRODUTOS OFERTA</t>
   </si>
   <si>
     <t>Diversos</t>
   </si>
   <si>
-    <t>PC MOUSE SATELLITE A-35G - SEM FIO</t>
-[...17 lines deleted...]
-    <t>SECADOR ONIDA ON-097D - 5200W - 220V</t>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>ACESS�RIO ACTION-CAM SUPORTE BIKE - (VCT-HM1)</t>
+  </si>
+  <si>
+    <t>FONTE BAT AUXILIAR SONY CP-AD2</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL MOX AAA 2300MAH / 4 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Recarreg�veis</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>PRESENTE 003-002 (PEDALEIRA DE CARRO)</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-2316 - USB - SD - RADIO FM - BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Som</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>CARREGADOR GENERICO PARA SONY FG1 / BG1 - BAK BK-603</t>
+  </si>
+  <si>
+    <t>Acess. p/camera digital</t>
+  </si>
+  <si>
+    <t>LAMPADA LED ECOPOWER EP-8804 T8-2V-25W</t>
+  </si>
+  <si>
+    <t>Lampadas T8</t>
+  </si>
+  <si>
+    <t>TWEETER BOOSTER BS-305ST - 2000W</t>
+  </si>
+  <si>
+    <t>Drivers e Tweeters</t>
+  </si>
+  <si>
+    <t>BOOSTER</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL MOX  AA 2300MAH / 4 PCS</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL MOX AA 3000MAH / 4 PCS</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL MOX AA 3000MAH / 2 PCS</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL MOX AAA 3000MAH / 4 PCS</t>
+  </si>
+  <si>
+    <t>PILHA RECARREGAVEL MOX AAA 3000MAH / 2 PCS</t>
+  </si>
+  <si>
+    <t>FERRO ONIDA ON 992 PARA VIAGEM / VAPOR / 2V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
   </si>
   <si>
     <t>ONIDA</t>
   </si>
   <si>
-    <t>SECADOR ONIDA ON-097 - 4800W - 110V</t>
-[...86 lines deleted...]
-    <t>MICROFINS</t>
+    <t>PULSEIRA REPELENTE (ANTI-MOSQUITO)</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO SONY MDR-ZX110 / BLANCO</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO SONY MDR-ZX110 / ROSA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -242,51 +215,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194d6bf39e579c971124701977a7bfa6.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b1102ce86ab127da902708e77782fd.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3a7ba2d6624e2ff35d137e28f7ae3a.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6d7e8bdb2261f6ed9a072f4f2e46b.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a6dd3581a6c5d5730dab74b255e193.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0081b549c70769b4ff7aadb3cdced.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7188531854bd4f1459265d89e1ad6d42.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af2098adb4a79a655e13feeb37799c.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ac8b477ea2f4308dcf2f4d286f3cf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d071f0bf3c1b1372a2e1774fa4a97.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14b96d168f209141b3fcd8b259aca0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0e44eea0ce28a89482303f2b1221a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5abc02c4f2b37985c70b057953585.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b32a50d08f820cde97abc03c10642.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da27c4313d9f4722772cb7c8ef17e1.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ea3e2737eb111707bcf74cb04c4d4.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfc5d2eca70a40934d995db1a9ea71f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28697c206f3ed0a97267bf37e816c03e.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af3f859c9e86533c2cba934b82c91.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e88c8a8a719fc9c97f9d2ad0ff8a9.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e672dd36b936e805cee41a12b3d12.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9318f6e77b3115ab07223f3625e42ac6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fba0ec00db40fea6f6115d1781dd41.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb0884c0b651fa89411513cbf62181.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3a54607a265addf3ae620d08c9d2d.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64230d6db751445141fbe5553cc4c2b9.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6b587e5a6091d2863c0c23a5eb801.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8222fa432c68ab7cfa67553709cf97.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a67c9f5a894c84da548032819e9f5.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3536b471e3145fcc7645067e305590.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8190f02f77726bce701ae8f8d1c732.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fce91bf92a2c746819dfdab8cc9bf.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdc845dcb54e9c53f921090bdc24b6a.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e865d6a5900d5cc6d0b6f552d9394d4e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198baaae0f7d85331c8157c711c7c43.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c83974096eadc173d18d0379e2054.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a6ad3e3f9497a79f46efcdc6a2c6e.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9fb4c151c8ace5f913609d33047f3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9f52ca325036603709703a866eb96.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4932b5508c5bf5c82caf7cfa63e8858.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1153,417 +1126,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="80.123" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="11.711" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="69.554" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>346504</v>
+        <v>284967</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>136.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>346498</v>
+        <v>284103</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>19.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>346474</v>
+        <v>282550</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>18.9</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>346405</v>
+        <v>281003</v>
       </c>
       <c r="C5" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>15</v>
+        <v>8</v>
       </c>
       <c r="E5" t="s">
         <v>9</v>
       </c>
       <c r="F5" s="3">
-        <v>22.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>346320</v>
+        <v>280174</v>
       </c>
       <c r="C6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E6" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="F6" s="3">
-        <v>4.0</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>343602</v>
+        <v>279680</v>
       </c>
       <c r="C7" t="s">
         <v>19</v>
       </c>
       <c r="D7" t="s">
         <v>20</v>
       </c>
       <c r="E7" t="s">
         <v>21</v>
       </c>
       <c r="F7" s="3">
-        <v>12.0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>343138</v>
+        <v>278782</v>
       </c>
       <c r="C8" t="s">
         <v>22</v>
       </c>
       <c r="D8" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>15</v>
       </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>343121</v>
+        <v>275255</v>
       </c>
       <c r="C9" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" t="s">
         <v>24</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>19.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>341486</v>
+        <v>275187</v>
       </c>
       <c r="C10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>14.0</v>
+        <v>0.9</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>340472</v>
+        <v>274968</v>
       </c>
       <c r="C11" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>13.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>338745</v>
+        <v>272964</v>
       </c>
       <c r="C12" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
         <v>8.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>338523</v>
+        <v>272599</v>
       </c>
       <c r="C13" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>20</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>21</v>
       </c>
       <c r="F13" s="3">
-        <v>15.0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>338196</v>
+        <v>272575</v>
       </c>
       <c r="C14" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D14" t="s">
-        <v>15</v>
+        <v>20</v>
       </c>
       <c r="E14" t="s">
-        <v>36</v>
+        <v>21</v>
       </c>
       <c r="F14" s="3">
-        <v>8.0</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>337663</v>
+        <v>272568</v>
       </c>
       <c r="C15" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D15" t="s">
-        <v>38</v>
+        <v>20</v>
       </c>
       <c r="E15" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="F15" s="3">
-        <v>8.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>336789</v>
+        <v>272537</v>
       </c>
       <c r="C16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="D16" t="s">
-        <v>40</v>
+        <v>20</v>
       </c>
       <c r="E16" t="s">
-        <v>41</v>
+        <v>21</v>
       </c>
       <c r="F16" s="3">
-        <v>21.0</v>
+        <v>3.3</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>336345</v>
+        <v>272520</v>
       </c>
       <c r="C17" t="s">
-        <v>42</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>20</v>
       </c>
       <c r="E17" t="s">
-        <v>44</v>
+        <v>21</v>
       </c>
       <c r="F17" s="3">
-        <v>76.0</v>
+        <v>2.3</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>335126</v>
+        <v>271288</v>
       </c>
       <c r="C18" t="s">
-        <v>45</v>
+        <v>38</v>
       </c>
       <c r="D18" t="s">
-        <v>46</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="F18" s="3">
-        <v>7.6</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>334433</v>
+        <v>266178</v>
       </c>
       <c r="C19" t="s">
-        <v>48</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>17</v>
+        <v>14</v>
       </c>
       <c r="E19" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F19" s="3">
-        <v>2.8</v>
+        <v>0.99</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>332811</v>
+        <v>260831</v>
       </c>
       <c r="C20" t="s">
-        <v>49</v>
+        <v>42</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>43</v>
       </c>
       <c r="E20" t="s">
-        <v>21</v>
+        <v>9</v>
       </c>
       <c r="F20" s="3">
-        <v>11.0</v>
+        <v>11.75</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>332149</v>
+        <v>260824</v>
       </c>
       <c r="C21" t="s">
-        <v>51</v>
+        <v>44</v>
       </c>
       <c r="D21" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="E21" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="F21" s="3">
-        <v>7.0</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>