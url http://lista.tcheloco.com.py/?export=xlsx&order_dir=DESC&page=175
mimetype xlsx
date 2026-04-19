--- v0 (2025-12-18)
+++ v1 (2026-04-19)
@@ -14,215 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 18/12/2025 17:20</t>
-[...20 lines deleted...]
-    <t>Churrasqueiras</t>
+    <t>Lista gerada no: 19/04/2026 13:08</t>
+  </si>
+  <si>
+    <t>FONE ROADSTAR RS-101EP  BRANCO</t>
+  </si>
+  <si>
+    <t>Fones/Microfones</t>
+  </si>
+  <si>
+    <t>ROADSTAR</t>
+  </si>
+  <si>
+    <t>PILHA RECARGREARVEL MOX AAA 2300MAH / 2 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Recarreg�veis</t>
+  </si>
+  <si>
+    <t>MOX</t>
+  </si>
+  <si>
+    <t>CELULAR SAMSUNG GT-E1207 DUOS BRANCO</t>
+  </si>
+  <si>
+    <t>Celulares Samsung</t>
+  </si>
+  <si>
+    <t>SAMSUNG</t>
+  </si>
+  <si>
+    <t>CELULAR SAMSUNG GT-E1207 DUOS PRETO</t>
+  </si>
+  <si>
+    <t>VENTILADOR COM UMIDIFICADOR MEGA STAR FAN22 -  220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
+  </si>
+  <si>
+    <t>CARREGADOR LANTERNA POLICE - PARA UMA BATERIA</t>
+  </si>
+  <si>
+    <t>Lanternas Police</t>
+  </si>
+  <si>
+    <t>PROSPER</t>
+  </si>
+  <si>
+    <t>MAQUINA ECOPOWER EP-2802 CABELO/2V</t>
+  </si>
+  <si>
+    <t>CUIDADOS PESSOAIS</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>KIT TECLADO E MOUSE SEM FIO ECOPOWER EP-K603 - PRETO</t>
+  </si>
+  <si>
+    <t>Informatica</t>
+  </si>
+  <si>
+    <t>SPEAKER PARA PC - NOTEBOOK - CELULAR</t>
+  </si>
+  <si>
+    <t>Diversos</t>
   </si>
   <si>
     <t>DIVERSOS</t>
   </si>
   <si>
-    <t>CONVERSOR DIGITAL PARA CARRO - ROADSTAR - RS1121</t>
-[...17 lines deleted...]
-    <t>SPEAKER SATELLITE AS-2151 - USB - SD - RADIO FM - BLUETOOTH</t>
+    <t>ANTENA P/TV DIG.BAK VHF/UHF BK-ANT188-INTERNA</t>
+  </si>
+  <si>
+    <t>Antenas P/TV Digital</t>
+  </si>
+  <si>
+    <t>BAK</t>
+  </si>
+  <si>
+    <t>BATERIA DE LANTERNA POLICE X900 6500MAH - REC</t>
+  </si>
+  <si>
+    <t>X-POWER</t>
+  </si>
+  <si>
+    <t>LAMPADA LED ECO.P 5926  05W/E27/      /WHI</t>
+  </si>
+  <si>
+    <t>Lampadas E27</t>
+  </si>
+  <si>
+    <t>SPRAY DE PIMIENTA  30ML (TIPO LLAVERO )</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>LANTERNA POLICE TUCANO TC-W110 - ZOOM - BATERIA</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>SECADOR PROSPER  P8800 4600W ION 220V / COBRA</t>
+  </si>
+  <si>
+    <t>Cuidados pessoais</t>
+  </si>
+  <si>
+    <t>SPEAKER ROADSTAR CROSS USB/MSD/BLUETOOTH/AMARELO</t>
   </si>
   <si>
     <t>Speakers Pequenos</t>
   </si>
   <si>
-    <t>SATE</t>
-[...92 lines deleted...]
-    <t>RODICAR</t>
+    <t>SPEAKER ROADSTAR CROSS USB/MSD/BLUETOOTH/BLU</t>
+  </si>
+  <si>
+    <t>ACESS�RIO ACTION-CAM FLOAT (AKA-FL2) BOIA</t>
+  </si>
+  <si>
+    <t>Acess. p/action cam SONY</t>
+  </si>
+  <si>
+    <t>SONY</t>
+  </si>
+  <si>
+    <t>ACESS�RIO ACTION-CAM WRIST MOUNT (AKA-WM1) PARA PULSO</t>
+  </si>
+  <si>
+    <t>ACESS�RIO ACTION-CAM BACKPACK (VCT-BPM1) SUPORTE DE MOCHILA</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -245,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b343e73ae2c00e2d04e1531dbf42c.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cdb2a6bf7a953ee32f866b1f57cfc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a00956332a04fcade126c390ace7b5.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c0c1e9ec2f08dd9e1344d46135e41.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3e99ec47ff83dbe602e141072ab1fd.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f64cad4ff3e121d75582b190a5486c8.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18928fce9f5ca9a6218c08b4e18e9b5.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b60841d5a37a2158e3f30749a81698.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986dee5127cb0049f110feb7a4b0f5ae.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab88f3e96fdae314df644c4e7a283.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7235a6290f3cbc1196f59d8fb368246.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5adebc10a7a2f1dfea136245e616c5.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0d831106fe50ad679d67b5a50fd63.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f57033ee7158af6a1863efe96aa5.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365043c9493b7522806839b8f06afd6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26141691340627447e6d4a6ed5773f3.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989791d0a5a7b419537ae98a42047536.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f8fd4c9bdbf78a08bb95d084140d6.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33b3cafd8b56630448942882484c22.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6fd9d6193b67ea13324fb9ec2fb16b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9fcc59c98be6439137991486f8a792.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff4d96999673ec594f602e2d45399c.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd4bbdcf9e5312612522e04a4ec229.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1eb2d9e0485016f95418a6c836f017.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4003475777e8b3e37bd2b41fe2ae303.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add81f8f244b7c62830ef0250704a177.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58bfa71a823d7eaf2ecd3fc3743297.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ab4291e884c83a154cb4df9d2fcf4.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d037a21802db96f297fe9dcbbafdbd.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60aa86398145371586f5f03a8ed8a12.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487550cc9b62e25643fff48f3ee9606a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d1fc97d2475d0e857c1e6d9d793ab.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331c54ae5ed317eb6849c6eb74cd2c0.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f7f9f97411067fa3f26533dcbb397e.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9aecd53e47b43c2c1b5bc58aa67fc2.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835ebaf66930dd40af8a80de3e18b05.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f0c37315c1a5b36e7e43b319e3267.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efe4fc9881f730a4e5854576121cd49.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afe075d48957d5863c47e674054c6e1.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3f4f53fc340ae84ba11d3f1de0bc8.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1156,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="70.697" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>417983</v>
+        <v>298803</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>2.75</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>417808</v>
+        <v>298186</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>5.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>415958</v>
+        <v>297660</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>8.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>414746</v>
+        <v>297653</v>
       </c>
       <c r="C5" t="s">
+        <v>16</v>
+      </c>
+      <c r="D5" t="s">
+        <v>14</v>
+      </c>
+      <c r="E5" t="s">
         <v>15</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>20.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>414586</v>
+        <v>297479</v>
       </c>
       <c r="C6" t="s">
+        <v>17</v>
+      </c>
+      <c r="D6" t="s">
         <v>18</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>19</v>
       </c>
-      <c r="E6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F6" s="3">
-        <v>5.0</v>
+        <v>76.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>414500</v>
+        <v>295703</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="E7" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>7.0</v>
+        <v>2.6</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>414401</v>
+        <v>294881</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
         <v>24</v>
       </c>
-      <c r="D8" t="s">
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="E8" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>15.0</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>414319</v>
+        <v>293112</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E9" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="F9" s="3">
-        <v>33.5</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>413268</v>
+        <v>292924</v>
       </c>
       <c r="C10" t="s">
+        <v>28</v>
+      </c>
+      <c r="D10" t="s">
+        <v>29</v>
+      </c>
+      <c r="E10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>412742</v>
+        <v>292382</v>
       </c>
       <c r="C11" t="s">
         <v>31</v>
       </c>
       <c r="D11" t="s">
         <v>32</v>
       </c>
       <c r="E11" t="s">
         <v>33</v>
       </c>
       <c r="F11" s="3">
-        <v>9.75</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>412148</v>
+        <v>291224</v>
       </c>
       <c r="C12" t="s">
         <v>34</v>
       </c>
       <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
         <v>35</v>
       </c>
-      <c r="E12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="3">
-        <v>24.5</v>
+        <v>2.8</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>411868</v>
+        <v>288859</v>
       </c>
       <c r="C13" t="s">
+        <v>36</v>
+      </c>
+      <c r="D13" t="s">
         <v>37</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F13" s="3">
-        <v>4.9</v>
+        <v>1.3</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>411790</v>
+        <v>288606</v>
       </c>
       <c r="C14" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D14" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="F14" s="3">
-        <v>4.6</v>
+        <v>2.49</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>410946</v>
+        <v>288101</v>
       </c>
       <c r="C15" t="s">
-        <v>42</v>
+        <v>40</v>
       </c>
       <c r="D15" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
+        <v>41</v>
       </c>
       <c r="F15" s="3">
-        <v>5.0</v>
+        <v>8.5</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>410458</v>
+        <v>287845</v>
       </c>
       <c r="C16" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D16" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="E16" t="s">
-        <v>46</v>
+        <v>22</v>
       </c>
       <c r="F16" s="3">
-        <v>9.75</v>
+        <v>23.5</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>410069</v>
+        <v>285254</v>
       </c>
       <c r="C17" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="D17" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E17" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>9.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>410038</v>
+        <v>285247</v>
       </c>
       <c r="C18" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D18" t="s">
-        <v>11</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>20</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>7.25</v>
+        <v>4.95</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>409599</v>
+        <v>285001</v>
       </c>
       <c r="C19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D19" t="s">
+        <v>48</v>
+      </c>
+      <c r="E19" t="s">
         <v>49</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>25.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>408998</v>
+        <v>284998</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
-        <v>51</v>
+        <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>20</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>1.3</v>
+        <v>8.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>408493</v>
+        <v>284974</v>
       </c>
       <c r="C21" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="D21" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="E21" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
       <c r="F21" s="3">
-        <v>4.75</v>
+        <v>8.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>