--- v0 (2025-12-18)
+++ v1 (2026-04-19)
@@ -14,224 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 18/12/2025 17:20</t>
-[...2 lines deleted...]
-    <t>ALTO FALANTE PIONEER - TS-A6990F - 6X9 POLEGADAS - 700W - 5 VIAS</t>
+    <t>Lista gerada no: 19/04/2026 14:43</t>
+  </si>
+  <si>
+    <t>WAFFLERA MONDIAL GW-01 WAFFLE MAKER - 110V</t>
+  </si>
+  <si>
+    <t>Wafflera</t>
+  </si>
+  <si>
+    <t>MONDIAL</t>
+  </si>
+  <si>
+    <t>TEST MEDIDOR DE GLUCEMIA GLUCO CODEFREE / 50 UNID</t>
+  </si>
+  <si>
+    <t>Medidores de Glicose</t>
+  </si>
+  <si>
+    <t>I.SENS</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F91B - BATERIA - SD - USB - BLUETOOTH</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>L�MPADA LED ECOPOWER EP-5927  12 W - BRANCA</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>L�MPADA LED ECOPOWER EP-8905 12W</t>
+  </si>
+  <si>
+    <t>Lampadas P/Embutir</t>
+  </si>
+  <si>
+    <t>SPEAKER SATELLITE AS-677U - USB - PRETO</t>
+  </si>
+  <si>
+    <t>Speakers P/Pc</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>CABO DE FORCA (PADRAO BRASIL)</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>NEBULIZADOR CITIZEN CUN60 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Nebulizadores</t>
+  </si>
+  <si>
+    <t>CITIZEN</t>
+  </si>
+  <si>
+    <t>MAQUINA NASAL ONIDA ON-2121 2 EM 1 / RECARGAVEL / 2V</t>
+  </si>
+  <si>
+    <t>Maq.Nasal</t>
+  </si>
+  <si>
+    <t>ONIDA</t>
+  </si>
+  <si>
+    <t>ADAPTADOR ALL IN ONE - PAT200930196087</t>
+  </si>
+  <si>
+    <t>RADIO AUTOMOTIVO ECOPOWER EP-603 - SD- USB - BLUETOOTH</t>
   </si>
   <si>
     <t>Automotivo</t>
   </si>
   <si>
-    <t>PIONEER</t>
-[...113 lines deleted...]
-    <t>Pet</t>
+    <t>DESPERTADOR CASIO TQ-228 - BRANCO</t>
+  </si>
+  <si>
+    <t>CASIO</t>
+  </si>
+  <si>
+    <t>FONTE SCOOTER - SMART BALANCE WHEEL - BIVOLT</t>
+  </si>
+  <si>
+    <t>Scooter</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER BAT/REG/SD/USB/2V/EP-F89</t>
+  </si>
+  <si>
+    <t>RADIO AUTOMOTIVO SONY DSX-A110 USB - AUXILIAR - 220W</t>
+  </si>
+  <si>
+    <t>SONY</t>
+  </si>
+  <si>
+    <t>CABO KIT PARA BIXENON H4</t>
+  </si>
+  <si>
+    <t>Cabos automotivos</t>
+  </si>
+  <si>
+    <t>LIQUIDIFICADOR MONDIAL DG-01 PRATIC SHAKE / 110V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>FONE DE OUVIDO ROADSTAR RS-108EP / VERMELHO</t>
+  </si>
+  <si>
+    <t>Fone com fio</t>
   </si>
   <si>
     <t>ROADSTAR</t>
   </si>
   <si>
-    <t>RADIO PX UNIDEN PRO505XL - 40 CANAIS</t>
-[...23 lines deleted...]
-    <t>TASHIBRA</t>
+    <t>FONE DE OUVIDO ROADSTAR RS-108EP / LILAS</t>
+  </si>
+  <si>
+    <t>FONE ROADSTAR RS-108EP  AZUL</t>
+  </si>
+  <si>
+    <t>Fones/Microfones</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -254,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941700335587db76393314058c056fe8.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed128ecb6c5290c714dec0cff4d88e68.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ab82cb0257752e266e1e2a09e3926.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f9f8616760bd7c996ee87d6645e12.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f515171e54666e999bb462655aada.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605369102108e059d1fb132819759d3.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820eea1e8ee3a6d1f531a6391e30a233.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41adeaf4d568008ade334a1517bdc9.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12a9988b81fe2a2204b826356acfe78.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ca156c1f9f2bb09a83ba1a1333594.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be685ac856751606f7be5f1c379d46a.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986270e4acd90a1e76b50c556e9bb0aa.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b733fced5769f1fd165d03b62b01c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6247f53ba3848cbba5d43bedeb65a08.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde29cc1dd35565c03d422358e6fde6.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33b83d7d6ce677a05765ab192d33fc.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bbb54352cf190acbfe789a71e1ac6c.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275edbc86294c4a20cc67e347b0d59ea.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81d7ca0bd00edec1aae2bc91fe8ced9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a0c9ed7e841b56708f9a81802e14d.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e002cf4240db81e00a2483ee1dc828.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f444653b38a306b11e892cce4c17d810.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59cd05989a32c435e231b8619f09ba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f141c7824fc75e424828977b36e22a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476aa8c971ed4237a2791706231373c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cb722543b07b656a4961b43778d070.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce833c33938be28a2c598de90488e783.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db434fb10e57cc1b6e8af5f3c98f7f6.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38722f736d570c6476e2d1ceb37893e6.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c4dc99a01f3c13ca7ef256979b92.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c188bd68f5ff7b61447baa3f3df37b6f.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3d19e2d8097380df9aa127e88a59b.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eb0abad281f5cfe5b108a894ddda45.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610a419e8fd53f45d22fef1cb5feed00.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b3e8882af71a915441760f12e2962.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45a918f2feb1458cf041872790d2f0.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c72a885e0fbc65a90131ed5c592c68.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e75ee85d630a32c98348636dc3f00.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33e7e41984d3f37e2fbc4c89aff95a6.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891e766311a16277b4a7bba00935da6.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -806,51 +788,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>19</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="790575" cy="590550"/>
+    <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="19" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
@@ -1165,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>423427</v>
+        <v>312363</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>52.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>423007</v>
+        <v>311632</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>685.0</v>
+        <v>17.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>422796</v>
+        <v>310925</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
         <v>14</v>
       </c>
       <c r="E4" t="s">
         <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>32.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>422628</v>
+        <v>310857</v>
       </c>
       <c r="C5" t="s">
         <v>16</v>
       </c>
       <c r="D5" t="s">
         <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="F5" s="3">
-        <v>9.0</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>422222</v>
+        <v>310451</v>
       </c>
       <c r="C6" t="s">
+        <v>18</v>
+      </c>
+      <c r="D6" t="s">
         <v>19</v>
       </c>
-      <c r="D6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="F6" s="3">
-        <v>13.5</v>
+        <v>4.65</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>422000</v>
+        <v>308311</v>
       </c>
       <c r="C7" t="s">
+        <v>20</v>
+      </c>
+      <c r="D7" t="s">
+        <v>21</v>
+      </c>
+      <c r="E7" t="s">
         <v>22</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>5.25</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>421720</v>
+        <v>308304</v>
       </c>
       <c r="C8" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" t="s">
+        <v>24</v>
+      </c>
+      <c r="E8" t="s">
         <v>25</v>
       </c>
-      <c r="D8" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F8" s="3">
-        <v>14.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>421676</v>
+        <v>308236</v>
       </c>
       <c r="C9" t="s">
+        <v>26</v>
+      </c>
+      <c r="D9" t="s">
         <v>27</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>28</v>
       </c>
-      <c r="E9" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F9" s="3">
-        <v>370.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>421485</v>
+        <v>308007</v>
       </c>
       <c r="C10" t="s">
+        <v>29</v>
+      </c>
+      <c r="D10" t="s">
         <v>30</v>
       </c>
-      <c r="D10" t="s">
+      <c r="E10" t="s">
         <v>31</v>
       </c>
-      <c r="E10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F10" s="3">
-        <v>11.79</v>
+        <v>6.5</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>421140</v>
+        <v>305303</v>
       </c>
       <c r="C11" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="D11" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="E11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="F11" s="3">
-        <v>5.5</v>
+        <v>1.8</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>421089</v>
+        <v>304818</v>
       </c>
       <c r="C12" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D12" t="s">
         <v>34</v>
       </c>
       <c r="E12" t="s">
-        <v>24</v>
+        <v>15</v>
       </c>
       <c r="F12" s="3">
-        <v>5.5</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>421072</v>
+        <v>303873</v>
       </c>
       <c r="C13" t="s">
+        <v>35</v>
+      </c>
+      <c r="D13" t="s">
+        <v>24</v>
+      </c>
+      <c r="E13" t="s">
         <v>36</v>
       </c>
-      <c r="D13" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F13" s="3">
-        <v>5.5</v>
+        <v>7.8</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>420334</v>
+        <v>302630</v>
       </c>
       <c r="C14" t="s">
         <v>37</v>
       </c>
       <c r="D14" t="s">
         <v>38</v>
       </c>
       <c r="E14" t="s">
-        <v>39</v>
+        <v>25</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>419871</v>
+        <v>301923</v>
       </c>
       <c r="C15" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="D15" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="E15" t="s">
-        <v>42</v>
+        <v>15</v>
       </c>
       <c r="F15" s="3">
         <v>8.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>419666</v>
+        <v>301473</v>
       </c>
       <c r="C16" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>41</v>
       </c>
       <c r="F16" s="3">
-        <v>9.0</v>
+        <v>44.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>419604</v>
+        <v>300834</v>
       </c>
       <c r="C17" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F17" s="3">
-        <v>7.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>419529</v>
+        <v>300070</v>
       </c>
       <c r="C18" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="E18" t="s">
-        <v>51</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>60.0</v>
+        <v>30.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>419222</v>
+        <v>298841</v>
       </c>
       <c r="C19" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="D19" t="s">
-        <v>8</v>
+        <v>47</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="F19" s="3">
-        <v>9.0</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>418850</v>
+        <v>298834</v>
       </c>
       <c r="C20" t="s">
-        <v>53</v>
+        <v>49</v>
       </c>
       <c r="D20" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>24</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>15.0</v>
+        <v>0.7</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>417990</v>
+        <v>298827</v>
       </c>
       <c r="C21" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>56</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>3.5</v>
+        <v>0.7</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>