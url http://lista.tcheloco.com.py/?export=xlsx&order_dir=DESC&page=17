--- v2 (2026-03-03)
+++ v3 (2026-04-19)
@@ -14,203 +14,197 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="51">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="49">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 11:09</t>
-[...2 lines deleted...]
-    <t>SPEAKER ECOPOWER EP-2279 - USB/SD/FM/BLT</t>
+    <t>Lista gerada no: 19/04/2026 18:52</t>
+  </si>
+  <si>
+    <t>PANELA DE ARROZ ELETRICA RAF R.178 - 5L - DIGITAL - 220V</t>
+  </si>
+  <si>
+    <t>Panelas Eletricas/ Arroz</t>
+  </si>
+  <si>
+    <t>RAF</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PESCO�O U-SHAPED ALMOFADA - RECARREGAVEL</t>
+  </si>
+  <si>
+    <t>Massageadores</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>MASSAGEADOR PESCO�O NECK KNEADING - 12V/2V</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1993 - BLT/150W/MP3/USB/10''</t>
   </si>
   <si>
     <t>Speakers Grandes</t>
   </si>
   <si>
     <t>ECOPOWER</t>
   </si>
   <si>
-    <t>PLACA INFRARROJA RAF R.8064 - 4 BOCAS - 220V</t>
-[...38 lines deleted...]
-    <t>CAMERA INFANTIL COM IMPRESORA SATE A-DV918 - ROSA</t>
+    <t>SPEAKER ECOPOWER EP-1995 BLT/FM/300W/MP3/12"</t>
+  </si>
+  <si>
+    <t>JARRA TERMICA BEER PINTS 2112 - 2L +140ML</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>REFLETOR LED FLOOD LIGHT 19106 - 200W - 220V</t>
+  </si>
+  <si>
+    <t>Refletores Led</t>
+  </si>
+  <si>
+    <t>REFLETOR LED FLOOD LIGHT 19107 - 300W - 220V</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1720 - 120W/BT/8''</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>SPEAKER ECOPOWER EP-1980 - BLT/FM/TWS/USB/8"</t>
+  </si>
+  <si>
+    <t>BIKE ARO 26'' SA25846 - PRETO</t>
+  </si>
+  <si>
+    <t>Esportivo</t>
+  </si>
+  <si>
+    <t>BIKE INFANTIL ARO 12'' - SA25716 - ROSA</t>
   </si>
   <si>
     <t>Infantil</t>
   </si>
   <si>
-    <t>FRITADEIRA AIR FRYER MOX MO-AF168 - 5L - 220V</t>
-[...74 lines deleted...]
-    <t>Lampadas T8</t>
+    <t>SPEAKER ECOPOWER EP-1902 - BLT/FM//14"/2V</t>
+  </si>
+  <si>
+    <t>HD SEAGATE 2TB SKYHAWK - DVR 3.5 - ST2000VX017</t>
+  </si>
+  <si>
+    <t>HDs</t>
+  </si>
+  <si>
+    <t>SEAGATE</t>
+  </si>
+  <si>
+    <t>LUZ DECORATIVA HYE-9800 - 9" - USB-C</t>
+  </si>
+  <si>
+    <t>Ilumina��o</t>
+  </si>
+  <si>
+    <t>HYE</t>
+  </si>
+  <si>
+    <t>LUZ DECORATIVA HYE-9901 - 12" - USB-C - COM CONTROLE</t>
+  </si>
+  <si>
+    <t>ACESSORIO RETROVISOR PARA MOTO FOSTON X13/14/15</t>
+  </si>
+  <si>
+    <t>Motos el�tricas</t>
+  </si>
+  <si>
+    <t>FOSTON</t>
+  </si>
+  <si>
+    <t>CARREGADOR ECOPOWER EP-7045 - TYPE-C - 3.0A - 30W</t>
+  </si>
+  <si>
+    <t>Fontes</t>
+  </si>
+  <si>
+    <t>RELOGIO XO XO-M10 ULTRA / CINZA</t>
+  </si>
+  <si>
+    <t>Smart Watch / Fitness</t>
+  </si>
+  <si>
+    <t>XO</t>
+  </si>
+  <si>
+    <t>VENTILADOR MEGASTAR FAN1842 - COLUNA - 220V</t>
+  </si>
+  <si>
+    <t>Ventiladores</t>
+  </si>
+  <si>
+    <t>MEGASTAR</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -233,51 +227,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c693d44ad9cf03b2f9c19b0a7c29afa.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285cd3fcd2f7521747bcbfca010a67b4.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a868e66425c7ceed5c1567d7338e0ba.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b09c57ce473df4337247ede01f3ed4e.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0536c1a772ed56024c16cc5e3a886cf6.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a94cc85725413b03c7ee4a9001fb282.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9a19e68d7f06a605df0286240e04f9.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf7d22111ba9e0e370e55aaa268a172.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94945704e84c3812154d590a84b65f.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8c25f4bcaf30b44b21ef66aca34224.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f6bed4f22db6634ec8b44ebb2622d.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfc9e6745ceac774f68e0c73b85c5d.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd110bff0d1337e6183bcd8cded65f2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df3c7a798113a37de4e09486718307.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d75e83bc3b2b119e9ce1c752bfb803.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7ead04aeb46bfbf747051e626ac8c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37be3a97cc1a6fd8858bfa28a4e14d.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf3afe9d999a050481d89e938f56f8.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bddac4cf4724d8d32f0540a067a3e09.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f954b3215211531d7dea08ba88352611.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a020d3789d4462483c686069437e71.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463216312584bfd523abbbbae1dd9f.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2401824ee3cb91da02cca3040a3686.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add7f0fadb1eb2348c126d50f0930fad.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f61a99ba50eb3d496da18a4b28f54c.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11fedd47966f7a7669a15dcaf8c3519.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2348cb10e8ba8dcdd98ff856f7091b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7c1b29ea8b93f32296f80f6b28727.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1387b44962c296749222a07310425b74.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26056f25b76fe7d20ba0d7b420ed9564.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794513309a0dc22a765174c510a97a5.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3de13c6d32f9c6141fa06f2841eee.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8f1a3ded23a7742d031fbdc2cf933.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d78dd9bd47991bcfe02d22dabac8f4.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2248e469a9a703e43b72fdc85d2fac0e.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace00dc08ec4a6ab27ab252373df1845.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c02d9f0f416b65e6d3b2ca46faaa87f.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3e95612006ad9ee4eccff094c8f70.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25835e0e17fc5eaa317dd87de6b9499.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b9aba2c5bf15927f1ff5b43b1b28a9.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1144,417 +1138,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="76.553" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="37.705" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>582445</v>
+        <v>585651</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>68.0</v>
+        <v>26.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>582421</v>
+        <v>585637</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>110.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>582384</v>
+        <v>585620</v>
       </c>
       <c r="C4" t="s">
         <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>14</v>
+        <v>11</v>
       </c>
       <c r="E4" t="s">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="F4" s="3">
-        <v>45.0</v>
+        <v>23.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>582353</v>
+        <v>585613</v>
       </c>
       <c r="C5" t="s">
+        <v>14</v>
+      </c>
+      <c r="D5" t="s">
+        <v>15</v>
+      </c>
+      <c r="E5" t="s">
         <v>16</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5" s="3">
-        <v>16.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>582322</v>
+        <v>585606</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F6" s="3">
-        <v>17.0</v>
+        <v>367.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>582308</v>
+        <v>585590</v>
       </c>
       <c r="C7" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F7" s="3">
-        <v>4.0</v>
+        <v>11.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>582261</v>
+        <v>585576</v>
       </c>
       <c r="C8" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="D8" t="s">
-        <v>24</v>
+        <v>21</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F8" s="3">
-        <v>26.0</v>
+        <v>15.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>582230</v>
+        <v>585569</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>21</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="F9" s="3">
-        <v>39.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>582223</v>
+        <v>585545</v>
       </c>
       <c r="C10" t="s">
-        <v>28</v>
+        <v>23</v>
       </c>
       <c r="D10" t="s">
-        <v>26</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="F10" s="3">
-        <v>70.0</v>
+        <v>132.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>582209</v>
+        <v>585521</v>
       </c>
       <c r="C11" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="D11" t="s">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="E11" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F11" s="3">
-        <v>6.0</v>
+        <v>92.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>582193</v>
+        <v>585507</v>
       </c>
       <c r="C12" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D12" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F12" s="3">
-        <v>14.0</v>
+        <v>115.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>582186</v>
+        <v>585484</v>
       </c>
       <c r="C13" t="s">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="D13" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="E13" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F13" s="3">
-        <v>14.0</v>
+        <v>52.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>582179</v>
+        <v>585477</v>
       </c>
       <c r="C14" t="s">
-        <v>34</v>
+        <v>30</v>
       </c>
       <c r="D14" t="s">
-        <v>32</v>
+        <v>15</v>
       </c>
       <c r="E14" t="s">
-        <v>9</v>
+        <v>16</v>
       </c>
       <c r="F14" s="3">
-        <v>9.0</v>
+        <v>197.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>582162</v>
+        <v>585460</v>
       </c>
       <c r="C15" t="s">
-        <v>35</v>
+        <v>31</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>33</v>
       </c>
       <c r="F15" s="3">
-        <v>11.0</v>
+        <v>78.9</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>582117</v>
+        <v>585446</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D16" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="E16" t="s">
-        <v>12</v>
+        <v>36</v>
       </c>
       <c r="F16" s="3">
-        <v>50.0</v>
+        <v>13.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>582087</v>
+        <v>585439</v>
       </c>
       <c r="C17" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D17" t="s">
-        <v>21</v>
+        <v>35</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="F17" s="3">
-        <v>6.5</v>
+        <v>25.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>582063</v>
+        <v>585422</v>
       </c>
       <c r="C18" t="s">
+        <v>38</v>
+      </c>
+      <c r="D18" t="s">
+        <v>39</v>
+      </c>
+      <c r="E18" t="s">
         <v>40</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>4.75</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>582056</v>
+        <v>585415</v>
       </c>
       <c r="C19" t="s">
-        <v>43</v>
+        <v>41</v>
       </c>
       <c r="D19" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="E19" t="s">
-        <v>45</v>
+        <v>16</v>
       </c>
       <c r="F19" s="3">
-        <v>17.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>582049</v>
+        <v>585408</v>
       </c>
       <c r="C20" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="D20" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="E20" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="F20" s="3">
-        <v>26.0</v>
+        <v>16.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>582032</v>
+        <v>585385</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>47</v>
       </c>
       <c r="E21" t="s">
-        <v>9</v>
+        <v>48</v>
       </c>
       <c r="F21" s="3">
-        <v>4.0</v>
+        <v>18.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>