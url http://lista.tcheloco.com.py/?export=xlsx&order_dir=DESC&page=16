--- v1 (2026-03-03)
+++ v2 (2026-04-19)
@@ -14,206 +14,209 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 09:32</t>
-[...5 lines deleted...]
-    <t>Maletas P/Notebook</t>
+    <t>Lista gerada no: 19/04/2026 18:58</t>
+  </si>
+  <si>
+    <t>COPO TERMICO 709ML - PRETO CANECA</t>
+  </si>
+  <si>
+    <t>Copos</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 15 - 128GB/6 RAM - PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>BATERIA AUXILIAR ECOPOWER EP-C515 - 12000MAH - 2 USB</t>
+  </si>
+  <si>
+    <t>Carregadores Portateis</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>BALAN�A DE PISO BIGSTAR BS-01703 - 150KG - BIVOLT</t>
+  </si>
+  <si>
+    <t>Balan�as de Mercado</t>
+  </si>
+  <si>
+    <t>BIGSTAR</t>
+  </si>
+  <si>
+    <t>PASSADEIRA PORTATIL DE MANO SONIFER SF-9106 - 220V</t>
+  </si>
+  <si>
+    <t>Ferros</t>
+  </si>
+  <si>
+    <t>SONIFER</t>
+  </si>
+  <si>
+    <t>PANQUEQUEIRA SONIFER SF-6176 - 220V</t>
+  </si>
+  <si>
+    <t>Eletrodom�sticos</t>
+  </si>
+  <si>
+    <t>GRILL SONIFER SF-6058 TEMP - 1800W - 220V</t>
+  </si>
+  <si>
+    <t>Grill</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL TASSOS - 48MP/2 DISP - 2.8" - PRETO</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
+  </si>
+  <si>
+    <t>CADEIRA ESPREGUICADEIRA DOBRAVEL 15030 - PRATA</t>
+  </si>
+  <si>
+    <t>Diversos</t>
+  </si>
+  <si>
+    <t>KIT DE PANELAS EHGEIBERC EB-8013 - 6 PCS</t>
+  </si>
+  <si>
+    <t>Panelas e frigideiras</t>
+  </si>
+  <si>
+    <t>JARRA TERMICA + COPO MATERO LUSTAR 2.5L + 140ML - PRETO</t>
+  </si>
+  <si>
+    <t>Termica</t>
+  </si>
+  <si>
+    <t>CAMERA DIGITAL TASSOS - 64MP/16X/2.4" - ROSA</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS ZINC R20G2B/70 - D*2 PCS</t>
+  </si>
+  <si>
+    <t>Pilhas Alcalinas</t>
+  </si>
+  <si>
+    <t>PHILIPS</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS ZINC R03L4B/70 - AAA*4 PCS</t>
+  </si>
+  <si>
+    <t>PILHA ALKALINA PHILIPS ZINC R6L4B/70 - AA*4 PCS</t>
+  </si>
+  <si>
+    <t>CANIVETE COM TRAVA 15CM OM190462 - SEM CAPA</t>
+  </si>
+  <si>
+    <t>Ferramentas</t>
+  </si>
+  <si>
+    <t>TERMICA NOBEL NH-30280 - 1L</t>
+  </si>
+  <si>
+    <t>NOBEL HOME</t>
+  </si>
+  <si>
+    <t>ASPIRADOR PORTATIL BRITANIA BASE01 - 60W - 600ML - BIVOLT</t>
+  </si>
+  <si>
+    <t>Aspiradores</t>
+  </si>
+  <si>
+    <t>BRITANIA</t>
+  </si>
+  <si>
+    <t>SPEAKER JVC XS-KY5215B - BLT/IPX5/70W</t>
+  </si>
+  <si>
+    <t>Speakers medios</t>
+  </si>
+  <si>
+    <t>JVC</t>
+  </si>
+  <si>
+    <t>SUPORTE PARA TV - 14"/37" - FIXO - SATE A-RM14371</t>
+  </si>
+  <si>
+    <t>Suportes P/ TV</t>
   </si>
   <si>
     <t>SATE</t>
-  </si>
-[...124 lines deleted...]
-    <t>XIAOMI</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -236,51 +239,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9325e15bf24ae3c152b42785e0b4edbe.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8e6cb4d84e74821ac72306ac53cca6.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fa0b40e2734d60b6d60f3c1363ce7.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60a5f021f9fb96221edee4a848f45a.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5acdc64a02caf535940efdb755e1f.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4a330b2fce99fbcc465fa640c5c4c.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85357e93203ebc204fd96f2881d21316.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b76ac1cd43ea547311346a2907c7cb.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc1b78293adfcdcce7ce055333f3bf.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a4bc6672e73cb0828021f892b54a4.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf2fb73998bf7209362819d38efe8f0.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a965f2e04da617349d5ca2c28ed3.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10ab607f6c466c777a92194ece8754.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a470217d47ac69a8a1979f9f70ebe.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebbc0c9dc90fbb5d4a513ed105a7afb.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b9faa6447ec5eae212c5bde1662c.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8d469f74d27aa024ea696c98ac3d7.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716ba1beb790877b9b29306cf5c0f05.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18f8bd8904892d183ba59deb7554e.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d85df1f179387b5db0a2fdf144066.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978cb193fefa21151c549b8252f80a1a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d2f92317500e4d3975f1e20922cb.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db51731d1a71458b51633b313f1ee93e.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0068e1af2c2fffc58eba93afcd101.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e10600e2bf7c5b682f691004a4ba6e.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508be76b4f991408b00800f9a4335a1e.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2201e1bc999b262dd68e685eb099d9b.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c179432dcee89c61d635f172d858656.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e224d51223fb99b17d617acbd9db537.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2cee1462bec0897dd286c5947f4fb.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c07fb6370f73afe0c1a1f3fc03dfdf.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a306ea4a4978014139dd84ecc7235a.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624a3459faba03dc7ad8ee2ff1f81c1.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d2fcf0f19e36e4d6b55257e8215b3.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a113d82ef5e15dd8f1e2f3064fd0cdf9.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c2c343d9fbd815194b1f872f443f2.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731924e1d5cca76b632688f09821ccd1.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37731fed8dc7b6543a84b78b74e88df2.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fff7db9b5fb3fba40487c2d8ba8f9.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca3a2c08506d8e541007824acefbf4.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1147,417 +1150,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="67.127" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="68.269" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="26.993" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>582865</v>
+        <v>586030</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>9.0</v>
+        <v>5.0</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>582810</v>
+        <v>585996</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="F3" s="3">
-        <v>82.0</v>
+        <v>159.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>582803</v>
+        <v>585989</v>
       </c>
       <c r="C4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="F4" s="3">
-        <v>12.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>582797</v>
+        <v>585972</v>
       </c>
       <c r="C5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="E5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="F5" s="3">
-        <v>27.0</v>
+        <v>29.0</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>582780</v>
+        <v>585965</v>
       </c>
       <c r="C6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E6" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F6" s="3">
-        <v>7.0</v>
+        <v>18.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>582773</v>
+        <v>585941</v>
       </c>
       <c r="C7" t="s">
+        <v>22</v>
+      </c>
+      <c r="D7" t="s">
+        <v>23</v>
+      </c>
+      <c r="E7" t="s">
         <v>21</v>
       </c>
-      <c r="D7" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F7" s="3">
-        <v>13.0</v>
+        <v>21.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>582766</v>
+        <v>585934</v>
       </c>
       <c r="C8" t="s">
         <v>24</v>
       </c>
       <c r="D8" t="s">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="E8" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="F8" s="3">
-        <v>13.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>582711</v>
+        <v>585927</v>
       </c>
       <c r="C9" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="D9" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="F9" s="3">
-        <v>65.0</v>
+        <v>57.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>582643</v>
+        <v>585910</v>
       </c>
       <c r="C10" t="s">
         <v>28</v>
       </c>
       <c r="D10" t="s">
         <v>29</v>
       </c>
       <c r="E10" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F10" s="3">
-        <v>14.0</v>
+        <v>35.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>582636</v>
+        <v>585903</v>
       </c>
       <c r="C11" t="s">
         <v>30</v>
       </c>
       <c r="D11" t="s">
         <v>31</v>
       </c>
       <c r="E11" t="s">
-        <v>14</v>
+        <v>9</v>
       </c>
       <c r="F11" s="3">
-        <v>3.8</v>
+        <v>55.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>582612</v>
+        <v>585897</v>
       </c>
       <c r="C12" t="s">
         <v>32</v>
       </c>
       <c r="D12" t="s">
         <v>33</v>
       </c>
       <c r="E12" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F12" s="3">
-        <v>28.0</v>
+        <v>14.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>582599</v>
+        <v>585880</v>
       </c>
       <c r="C13" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="D13" t="s">
-        <v>33</v>
+        <v>27</v>
       </c>
       <c r="E13" t="s">
-        <v>34</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>28.0</v>
+        <v>43.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>582582</v>
+        <v>585866</v>
       </c>
       <c r="C14" t="s">
+        <v>35</v>
+      </c>
+      <c r="D14" t="s">
         <v>36</v>
       </c>
-      <c r="D14" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
       <c r="F14" s="3">
-        <v>28.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>582575</v>
+        <v>585859</v>
       </c>
       <c r="C15" t="s">
+        <v>38</v>
+      </c>
+      <c r="D15" t="s">
+        <v>36</v>
+      </c>
+      <c r="E15" t="s">
         <v>37</v>
       </c>
-      <c r="D15" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F15" s="3">
-        <v>28.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>582544</v>
+        <v>585842</v>
       </c>
       <c r="C16" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="D16" t="s">
-        <v>39</v>
+        <v>36</v>
       </c>
       <c r="E16" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="F16" s="3">
-        <v>12.0</v>
+        <v>1.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>582537</v>
+        <v>585835</v>
       </c>
       <c r="C17" t="s">
+        <v>40</v>
+      </c>
+      <c r="D17" t="s">
         <v>41</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17" t="s">
-        <v>40</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>5.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>582520</v>
+        <v>585767</v>
       </c>
       <c r="C18" t="s">
+        <v>42</v>
+      </c>
+      <c r="D18" t="s">
+        <v>33</v>
+      </c>
+      <c r="E18" t="s">
         <v>43</v>
       </c>
-      <c r="D18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F18" s="3">
-        <v>17.75</v>
+        <v>7.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>582513</v>
+        <v>585729</v>
       </c>
       <c r="C19" t="s">
+        <v>44</v>
+      </c>
+      <c r="D19" t="s">
+        <v>45</v>
+      </c>
+      <c r="E19" t="s">
         <v>46</v>
       </c>
-      <c r="D19" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F19" s="3">
-        <v>17.75</v>
+        <v>40.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>582476</v>
+        <v>585682</v>
       </c>
       <c r="C20" t="s">
         <v>47</v>
       </c>
       <c r="D20" t="s">
         <v>48</v>
       </c>
       <c r="E20" t="s">
-        <v>40</v>
+        <v>49</v>
       </c>
       <c r="F20" s="3">
-        <v>42.0</v>
+        <v>66.0</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>582452</v>
+        <v>585675</v>
       </c>
       <c r="C21" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="E21" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="F21" s="3">
-        <v>38.0</v>
+        <v>12.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>