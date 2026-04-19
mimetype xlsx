--- v0 (2026-03-03)
+++ v1 (2026-04-19)
@@ -14,176 +14,206 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="42">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Foto</t>
   </si>
   <si>
     <t>Produto</t>
   </si>
   <si>
     <t>Categoría</t>
   </si>
   <si>
     <t>Marca</t>
   </si>
   <si>
     <t>Preço en U$</t>
   </si>
   <si>
-    <t>Lista gerada no: 03/03/2026 04:58</t>
-[...2 lines deleted...]
-    <t>KIT DE FERRAMENTAS PORTATIL SATE A-TK612 - 6 PCS - BIVOLT</t>
+    <t>Lista gerada no: 19/04/2026 13:58</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-303 - 4 TOMADAS - 2M</t>
+  </si>
+  <si>
+    <t>Filtro de Linha</t>
+  </si>
+  <si>
+    <t>ECOPOWER</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-301 - 5 TOMADAS - 2M</t>
+  </si>
+  <si>
+    <t>FILTRO DE LINHA ECOPOWER EP-300 - 3 TOMADAS - 2M</t>
+  </si>
+  <si>
+    <t>SHAKE PORTATIL VIDRO INOVA LC-274 - REC/USB/2V</t>
+  </si>
+  <si>
+    <t>Liquidificadores / Mixer</t>
+  </si>
+  <si>
+    <t>INOVA</t>
+  </si>
+  <si>
+    <t>PORTA RETRATO N-4515 - 12" - CONT/2V/PRETO</t>
+  </si>
+  <si>
+    <t>C�meras digitais</t>
+  </si>
+  <si>
+    <t>DIVERSOS</t>
+  </si>
+  <si>
+    <t>MOUSE PARA PC MAXELL MOWL-100 SEM FIO - PRETO</t>
+  </si>
+  <si>
+    <t>Mouse</t>
+  </si>
+  <si>
+    <t>MAXELL</t>
+  </si>
+  <si>
+    <t>MAQUINA DE CHOQUE RECARREG/LANTERNA CH-23 - BIVOLT</t>
+  </si>
+  <si>
+    <t>Seguran�a</t>
+  </si>
+  <si>
+    <t>TUCANO</t>
+  </si>
+  <si>
+    <t>BALAN�A DE COZINHA TITAN 8027 - 5KG - 2032X1</t>
+  </si>
+  <si>
+    <t>Balan�as de cozinha</t>
+  </si>
+  <si>
+    <t>TITAN</t>
+  </si>
+  <si>
+    <t>BALAN�A DE COZINHA TITAN 8006 - 5KG - 2032X2</t>
+  </si>
+  <si>
+    <t>KIT DE TUPPER INOX SA27252 - 5 PCS</t>
+  </si>
+  <si>
+    <t>Utens�lios dom�sticos</t>
+  </si>
+  <si>
+    <t>CELULAR XIAOMI NOTE 15 5G - 512GB/8 RAM - PRETO</t>
+  </si>
+  <si>
+    <t>Celulares Xiaomi</t>
+  </si>
+  <si>
+    <t>XIAOMI</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O - BRA�O ECOPOWER EP-2747</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Bra�o</t>
+  </si>
+  <si>
+    <t>MEDIDOR DE PRESS�O - PULSO ECOPOWER EP-2742</t>
+  </si>
+  <si>
+    <t>Med.Pressao de Pulso</t>
+  </si>
+  <si>
+    <t>TV 55'' JVC SMART LED LT-55KM958 UHD/4K/GOOGLETV</t>
+  </si>
+  <si>
+    <t>Televis�es</t>
+  </si>
+  <si>
+    <t>JVC</t>
+  </si>
+  <si>
+    <t>DVR TUCANO KIT 4 CH - 2 CAMERAS - K02</t>
+  </si>
+  <si>
+    <t>DVR</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F503 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>Radios</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F502 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>RADIO ECOPOWER EP-F501 - REC/USB/SD/BLT</t>
+  </si>
+  <si>
+    <t>CAMERA IP SATE A-CAM8102 - 2MP - ICSEE</t>
+  </si>
+  <si>
+    <t>Cameras IP</t>
+  </si>
+  <si>
+    <t>SATE</t>
+  </si>
+  <si>
+    <t>COMPRESSOR DE AR PORTATIL NAPPO NHI-294 - DIGITAL - 12V</t>
   </si>
   <si>
     <t>Ferramentas</t>
   </si>
   <si>
-    <t>SATE</t>
-[...95 lines deleted...]
-    <t>JBL</t>
+    <t>NAPPO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -206,51 +236,51 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="4">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="0" borderId="0" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="1" numFmtId="2" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
     <xf xfId="0" fontId="0" numFmtId="2" fillId="0" borderId="0" applyFont="0" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf899950e2e783cba3e8eb1b59a620.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e6fb7d87779b011492b40dfdbfe5e.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738f6cbf7a246104db2ba2dc7892d3f.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6c0cfb722eb91bba1b9c9c72f58f3.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994726df4effab75de172869910725a.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3485817be9d1d2dc184f0de3c520179.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1d2d1dcf045f86ad67f1a3d5cc6d2.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafa3f5225a8e192f9ce5d18e875e8dd.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8ffb6177d101594aa9fa6cf8c55ce.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759fd323d09b1428fbece6db6dad6d5.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fd434bd85f62e878ce77c857558f7.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99204652e671a8a1980ff3c7d1b478f2.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbf8c841239cd9edd385a7fb740a56c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f0a6f5217fc131313f51d99e0f443d.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba93319fd83da0919521a0fa50fcfa5.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871c4edba3aa22c9cd38ecd18acc4e6.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f75802a4201a48131d515b8cf09cd9.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1d53b148634c518aac6f6a34eb3e3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a62735a4f83498cd4bd9c9e194e67.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb55316f53fc76c9ce28cd60133d5b.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d4151126e0bd9c8fa5589809f8dd4a.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb96998de409f9d33d84c32af91ddc.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec0da6eb04349746825f174dc2c086.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf50fccdae2e76cd70de7f49006434.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293af45eae5e91d8ae09e9eb9b70c4b.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1d66db08a7a56b12aaa1660049b1a2.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f74b597a927a0a1de91e26af5fe22d.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aac962c9ab4fde4fbad75ad679d2af.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ebd8b8fcb942777557dac623753f0.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c58e33fe32f91d85dab63574988c5de.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c282f28c05948774eb89034de6275b.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15295f188d48f19c1d3c76ce84baef85.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff16fdff4d1d4c58928a614df59e32c.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edabe4c6812d6b9054abebd20b30f7a.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e27b93054cc8e991019c6d8c6fa29.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1d1b91872749cc125cbeef04ee73a8.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b14b232fc0f273d8a6cabee0ed7156.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4906964b558e605b5325329c4706a83.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29952d8fb37b90a3db4a22f97740f8.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2912b6ef29a8dd49559b099d1e9510.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>47625</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>47625</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="590550" cy="590550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1117,417 +1147,417 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:G21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="F1" sqref="F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
-    <col min="3" max="3" width="83.694" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="22.28" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="65.984" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="29.421" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.569" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="3"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:7" customHeight="1" ht="52">
       <c r="A2">
-        <v>584470</v>
+        <v>587709</v>
       </c>
       <c r="C2" t="s">
         <v>7</v>
       </c>
       <c r="D2" t="s">
         <v>8</v>
       </c>
       <c r="E2" t="s">
         <v>9</v>
       </c>
       <c r="F2" s="3">
-        <v>104.0</v>
+        <v>3.85</v>
       </c>
     </row>
     <row r="3" spans="1:7" customHeight="1" ht="52">
       <c r="A3">
-        <v>584463</v>
+        <v>587693</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>8</v>
       </c>
       <c r="E3" t="s">
         <v>9</v>
       </c>
       <c r="F3" s="3">
-        <v>95.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="4" spans="1:7" customHeight="1" ht="52">
       <c r="A4">
-        <v>584456</v>
+        <v>587686</v>
       </c>
       <c r="C4" t="s">
         <v>11</v>
       </c>
       <c r="D4" t="s">
         <v>8</v>
       </c>
       <c r="E4" t="s">
         <v>9</v>
       </c>
       <c r="F4" s="3">
-        <v>208.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="5" spans="1:7" customHeight="1" ht="52">
       <c r="A5">
-        <v>584449</v>
+        <v>587679</v>
       </c>
       <c r="C5" t="s">
         <v>12</v>
       </c>
       <c r="D5" t="s">
-        <v>8</v>
+        <v>13</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>14</v>
       </c>
       <c r="F5" s="3">
-        <v>164.0</v>
+        <v>7.5</v>
       </c>
     </row>
     <row r="6" spans="1:7" customHeight="1" ht="52">
       <c r="A6">
-        <v>584432</v>
+        <v>587662</v>
       </c>
       <c r="C6" t="s">
-        <v>13</v>
+        <v>15</v>
       </c>
       <c r="D6" t="s">
-        <v>14</v>
+        <v>16</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="F6" s="3">
-        <v>18.0</v>
+        <v>75.0</v>
       </c>
     </row>
     <row r="7" spans="1:7" customHeight="1" ht="52">
       <c r="A7">
-        <v>584418</v>
+        <v>587655</v>
       </c>
       <c r="C7" t="s">
-        <v>15</v>
+        <v>18</v>
       </c>
       <c r="D7" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="E7" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="F7" s="3">
-        <v>26.0</v>
+        <v>6.0</v>
       </c>
     </row>
     <row r="8" spans="1:7" customHeight="1" ht="52">
       <c r="A8">
-        <v>584401</v>
+        <v>587631</v>
       </c>
       <c r="C8" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="D8" t="s">
-        <v>16</v>
+        <v>22</v>
       </c>
       <c r="E8" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F8" s="3">
-        <v>18.0</v>
+        <v>5.6</v>
       </c>
     </row>
     <row r="9" spans="1:7" customHeight="1" ht="52">
       <c r="A9">
-        <v>584395</v>
+        <v>587624</v>
       </c>
       <c r="C9" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D9" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="E9" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F9" s="3">
-        <v>10.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="10" spans="1:7" customHeight="1" ht="52">
       <c r="A10">
-        <v>584388</v>
+        <v>587617</v>
       </c>
       <c r="C10" t="s">
-        <v>20</v>
+        <v>27</v>
       </c>
       <c r="D10" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="E10" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="F10" s="3">
-        <v>38.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="11" spans="1:7" customHeight="1" ht="52">
       <c r="A11">
-        <v>584371</v>
+        <v>587594</v>
       </c>
       <c r="C11" t="s">
-        <v>21</v>
+        <v>28</v>
       </c>
       <c r="D11" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" s="3">
-        <v>11.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="12" spans="1:7" customHeight="1" ht="52">
       <c r="A12">
-        <v>584364</v>
+        <v>587563</v>
       </c>
       <c r="C12" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D12" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
+        <v>32</v>
       </c>
       <c r="F12" s="3">
-        <v>11.0</v>
+        <v>263.0</v>
       </c>
     </row>
     <row r="13" spans="1:7" customHeight="1" ht="52">
       <c r="A13">
-        <v>584357</v>
+        <v>587556</v>
       </c>
       <c r="C13" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D13" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E13" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F13" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="14" spans="1:7" customHeight="1" ht="52">
       <c r="A14">
-        <v>584340</v>
+        <v>587549</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="D14" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="E14" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F14" s="3">
-        <v>12.0</v>
+        <v>9.0</v>
       </c>
     </row>
     <row r="15" spans="1:7" customHeight="1" ht="52">
       <c r="A15">
-        <v>584333</v>
+        <v>587532</v>
       </c>
       <c r="C15" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="D15" t="s">
-        <v>25</v>
+        <v>38</v>
       </c>
       <c r="E15" t="s">
-        <v>17</v>
+        <v>39</v>
       </c>
       <c r="F15" s="3">
-        <v>12.0</v>
+        <v>360.0</v>
       </c>
     </row>
     <row r="16" spans="1:7" customHeight="1" ht="52">
       <c r="A16">
-        <v>584326</v>
+        <v>587525</v>
       </c>
       <c r="C16" t="s">
-        <v>28</v>
+        <v>40</v>
       </c>
       <c r="D16" t="s">
-        <v>29</v>
+        <v>41</v>
       </c>
       <c r="E16" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="F16" s="3">
-        <v>4.8</v>
+        <v>62.0</v>
       </c>
     </row>
     <row r="17" spans="1:7" customHeight="1" ht="52">
       <c r="A17">
-        <v>584319</v>
+        <v>587518</v>
       </c>
       <c r="C17" t="s">
-        <v>30</v>
+        <v>42</v>
       </c>
       <c r="D17" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="E17" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F17" s="3">
-        <v>5.5</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="18" spans="1:7" customHeight="1" ht="52">
       <c r="A18">
-        <v>584302</v>
+        <v>587501</v>
       </c>
       <c r="C18" t="s">
-        <v>32</v>
+        <v>44</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>43</v>
       </c>
       <c r="E18" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="F18" s="3">
-        <v>208.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="19" spans="1:7" customHeight="1" ht="52">
       <c r="A19">
-        <v>584296</v>
+        <v>587495</v>
       </c>
       <c r="C19" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="D19" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19" s="3">
-        <v>55.0</v>
+        <v>10.0</v>
       </c>
     </row>
     <row r="20" spans="1:7" customHeight="1" ht="52">
       <c r="A20">
-        <v>584272</v>
+        <v>587488</v>
       </c>
       <c r="C20" t="s">
-        <v>36</v>
+        <v>46</v>
       </c>
       <c r="D20" t="s">
-        <v>37</v>
+        <v>47</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>48</v>
       </c>
       <c r="F20" s="3">
-        <v>15.0</v>
+        <v>9.5</v>
       </c>
     </row>
     <row r="21" spans="1:7" customHeight="1" ht="52">
       <c r="A21">
-        <v>584265</v>
+        <v>587464</v>
       </c>
       <c r="C21" t="s">
-        <v>39</v>
+        <v>49</v>
       </c>
       <c r="D21" t="s">
-        <v>40</v>
+        <v>50</v>
       </c>
       <c r="E21" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="F21" s="3">
-        <v>17.0</v>
+        <v>20.5</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>